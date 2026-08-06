--- v0 (2025-11-04)
+++ v1 (2026-08-06)
@@ -102,218 +102,309 @@
   <Override PartName="/xl/worksheets/sheet95.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet96.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet97.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet98.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet99.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet100.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet101.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet102.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet103.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet104.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet105.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet106.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet107.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet108.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet109.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet110.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet111.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet112.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet113.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet114.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet115.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet116.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet117.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet118.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet119.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet120.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet121.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="c:\pwise\som_hoffmans8\d1403892\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D550DE5-8019-4028-9FE5-D801835993EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D9C4FE33-912D-4087-AE80-2547C40620F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-25320" yWindow="-105" windowWidth="25440" windowHeight="15390" firstSheet="7" activeTab="7" xr2:uid="{44E1CBD0-0C20-4E31-95AA-D45836E05B2C}"/>
+    <workbookView xWindow="27705" yWindow="1215" windowWidth="18900" windowHeight="10965" firstSheet="5" activeTab="7" xr2:uid="{44E1CBD0-0C20-4E31-95AA-D45836E05B2C}"/>
   </bookViews>
   <sheets>
     <sheet name="SIGN LIST" sheetId="125" r:id="rId1"/>
     <sheet name="110-TR-NFW-2L" sheetId="47" r:id="rId2"/>
     <sheet name="111-TR-NFW-2L-RUM" sheetId="48" r:id="rId3"/>
     <sheet name="112-TR-CLT" sheetId="49" r:id="rId4"/>
     <sheet name="113-TR-HAUL" sheetId="50" r:id="rId5"/>
     <sheet name="114-TR-HAUL-AW" sheetId="52" r:id="rId6"/>
-    <sheet name="120-TS-DUAL-SIGN" sheetId="53" r:id="rId7"/>
-[...111 lines deleted...]
-    <sheet name="5422-S-FW-2LC" sheetId="169" r:id="rId119"/>
+    <sheet name="115-AFAD-NFW-2L" sheetId="173" r:id="rId7"/>
+    <sheet name="116-AFAD-NFW-2L-RUM" sheetId="174" r:id="rId8"/>
+    <sheet name="120-TS-DUAL-SIGN" sheetId="53" r:id="rId9"/>
+    <sheet name="121-SINGLE-SIGN" sheetId="54" r:id="rId10"/>
+    <sheet name="122-NFW-SHL-(R)" sheetId="123" r:id="rId11"/>
+    <sheet name="123-NFW-1LC-(R)" sheetId="55" r:id="rId12"/>
+    <sheet name="124-NFW-2(R&amp;L)LC-SHIFT" sheetId="56" r:id="rId13"/>
+    <sheet name="125-NFW-2LC-(IN)" sheetId="57" r:id="rId14"/>
+    <sheet name="126-NFW-2LC-(L)" sheetId="58" r:id="rId15"/>
+    <sheet name="127-NFW-SHIFT-0LC" sheetId="59" r:id="rId16"/>
+    <sheet name="130-CLT-1-(CLT)" sheetId="60" r:id="rId17"/>
+    <sheet name="131-CLT-1(L)LC-SHIFT" sheetId="61" r:id="rId18"/>
+    <sheet name="132-CLT-1-(R)LC-SHIFT" sheetId="62" r:id="rId19"/>
+    <sheet name="133-CLT-1LC-(L)" sheetId="63" r:id="rId20"/>
+    <sheet name="134-CLT-2(R&amp;L)LC-(IN)" sheetId="64" r:id="rId21"/>
+    <sheet name="135-CLT-2(R&amp;L)LC-SHIFT" sheetId="68" r:id="rId22"/>
+    <sheet name="136-CLT-SHIFT-(R&amp;L)" sheetId="69" r:id="rId23"/>
+    <sheet name="137-CLT-SHIFT-0LC" sheetId="70" r:id="rId24"/>
+    <sheet name="138-CLT-SHIFT-2(R)" sheetId="71" r:id="rId25"/>
+    <sheet name="140-CLT-PARK-LANE" sheetId="72" r:id="rId26"/>
+    <sheet name="141-CLT-PARK-SHIFT" sheetId="73" r:id="rId27"/>
+    <sheet name="142-CLT-PARK-SHIFT-SHL" sheetId="124" r:id="rId28"/>
+    <sheet name="150-CLT(7)-2(R&amp;L)LC-2(R)SHIFT" sheetId="74" r:id="rId29"/>
+    <sheet name="151-CLT(7)-2LC-(L)" sheetId="76" r:id="rId30"/>
+    <sheet name="152-CLT(7)-3(1R&amp;L)LC-2(L)SHIFT" sheetId="108" r:id="rId31"/>
+    <sheet name="153-CLT(7)-3(2R&amp;1L)LC-1(L)SHIFT" sheetId="109" r:id="rId32"/>
+    <sheet name="154-CLT(7)-3(L)LC-(IN)" sheetId="110" r:id="rId33"/>
+    <sheet name="155-CLT(7)-4(L)LC-(IN)" sheetId="111" r:id="rId34"/>
+    <sheet name="160-INT-LD-CLT-MID" sheetId="77" r:id="rId35"/>
+    <sheet name="161-INT-LD-LANE" sheetId="78" r:id="rId36"/>
+    <sheet name="162-INT-LD-MID" sheetId="79" r:id="rId37"/>
+    <sheet name="163-INT-LD-OUT" sheetId="80" r:id="rId38"/>
+    <sheet name="164-INT-SD-MID" sheetId="82" r:id="rId39"/>
+    <sheet name="200-FW-SHL-(R)" sheetId="83" r:id="rId40"/>
+    <sheet name="201-FW-SHL-(L)" sheetId="84" r:id="rId41"/>
+    <sheet name="202-FW-(1-2)LC-(L)" sheetId="86" r:id="rId42"/>
+    <sheet name="203-FW-1LC-(R)" sheetId="85" r:id="rId43"/>
+    <sheet name="204-FW-1LC-(L)" sheetId="87" r:id="rId44"/>
+    <sheet name="205-FW-1LC-(R)-SHIFT" sheetId="88" r:id="rId45"/>
+    <sheet name="206-FW-2LC-(L)" sheetId="89" r:id="rId46"/>
+    <sheet name="207-FW-2LC-(R)" sheetId="90" r:id="rId47"/>
+    <sheet name="208-FW-3LC-(L)" sheetId="91" r:id="rId48"/>
+    <sheet name="209-FW-3LC-(R)" sheetId="92" r:id="rId49"/>
+    <sheet name="210-FW-SHIFT-1LC" sheetId="93" r:id="rId50"/>
+    <sheet name="220-FW-EnR-C" sheetId="94" r:id="rId51"/>
+    <sheet name="221-FW-EnR-O-LC" sheetId="95" r:id="rId52"/>
+    <sheet name="222-FW-EnR-O-LC" sheetId="96" r:id="rId53"/>
+    <sheet name="223-FW-EnR-L0" sheetId="97" r:id="rId54"/>
+    <sheet name="224-FW-EnR-SHL" sheetId="98" r:id="rId55"/>
+    <sheet name="225-FW-EnR-SHL-SHIFT" sheetId="99" r:id="rId56"/>
+    <sheet name="230-FW-ExR-C" sheetId="100" r:id="rId57"/>
+    <sheet name="231-FW-ExR-0-LC" sheetId="101" r:id="rId58"/>
+    <sheet name="232-FW-ExR-SHIFT" sheetId="102" r:id="rId59"/>
+    <sheet name="233-FW-ExR-SHL" sheetId="103" r:id="rId60"/>
+    <sheet name="300-SP-AW-2MILE" sheetId="104" r:id="rId61"/>
+    <sheet name="301-SP-AW-STA" sheetId="105" r:id="rId62"/>
+    <sheet name="310-SP-CROSS-C" sheetId="106" r:id="rId63"/>
+    <sheet name="320-SP-CruSha" sheetId="107" r:id="rId64"/>
+    <sheet name="340-SP-EM-1LC-(L)" sheetId="112" r:id="rId65"/>
+    <sheet name="341-SP-ZIP-1LC-(L)" sheetId="113" r:id="rId66"/>
+    <sheet name="342-SP-ZIP-1LC-(L)-SHIFT" sheetId="114" r:id="rId67"/>
+    <sheet name="343-SP-ZIP-1LC-(R)" sheetId="115" r:id="rId68"/>
+    <sheet name="344-SP-ZIP-1LC-PCMS" sheetId="116" r:id="rId69"/>
+    <sheet name="345-SP-ZIP-1LC-SHIFT-PCMS" sheetId="117" r:id="rId70"/>
+    <sheet name="350-SP-GORE-1LC-(L)" sheetId="118" r:id="rId71"/>
+    <sheet name="351-SP-GORE-2LC-(L) " sheetId="119" r:id="rId72"/>
+    <sheet name="352-GORE-2LC-(L)" sheetId="120" r:id="rId73"/>
+    <sheet name="360-SP-ROLL" sheetId="121" r:id="rId74"/>
+    <sheet name="361-SP-ROLL-LC" sheetId="122" r:id="rId75"/>
+    <sheet name="4000-M-SHL-OUT" sheetId="126" r:id="rId76"/>
+    <sheet name="4110A-M-TR-NFW-2L" sheetId="127" r:id="rId77"/>
+    <sheet name="4110B-M-TR-NFW-2L" sheetId="128" r:id="rId78"/>
+    <sheet name="4121-M-TS" sheetId="129" r:id="rId79"/>
+    <sheet name="4122-M-NFW-SHL" sheetId="130" r:id="rId80"/>
+    <sheet name="4123A-M-NFW-1LC-(R)" sheetId="131" r:id="rId81"/>
+    <sheet name="4123B-M-NFW-1LC-(R)" sheetId="132" r:id="rId82"/>
+    <sheet name="4125A-M-NFW-2LC-(IN)" sheetId="133" r:id="rId83"/>
+    <sheet name="4125B-M-NFW-2LC-(IN)" sheetId="134" r:id="rId84"/>
+    <sheet name="4133A-M-CLT-1LC-(L)" sheetId="135" r:id="rId85"/>
+    <sheet name="4133B-M-CLT-1LC-(L)" sheetId="136" r:id="rId86"/>
+    <sheet name="4134A-M-CLT-2(R&amp;L)LC-(IN)" sheetId="137" r:id="rId87"/>
+    <sheet name="4134B-M-CLT-2(R&amp;L)LC-(IN)" sheetId="138" r:id="rId88"/>
+    <sheet name="4180-M-TR-NFW-2L" sheetId="139" r:id="rId89"/>
+    <sheet name="4200-M-TR-NFW-2L" sheetId="140" r:id="rId90"/>
+    <sheet name="4203A-M-TR-NFW-2L" sheetId="141" r:id="rId91"/>
+    <sheet name="4203B-M-TR-NFW-2L" sheetId="142" r:id="rId92"/>
+    <sheet name="4221-M-FW-EnR-O-LC-FREE" sheetId="143" r:id="rId93"/>
+    <sheet name="4222-M-FW-EnR-O-LC-YIELD" sheetId="144" r:id="rId94"/>
+    <sheet name="4224-M-FW-ExR-TR" sheetId="145" r:id="rId95"/>
+    <sheet name="4231-M-FW-ExR-O-LC" sheetId="146" r:id="rId96"/>
+    <sheet name="4400-M-NFW-SHL-MOB" sheetId="170" r:id="rId97"/>
+    <sheet name="4401-M-NFW-SHL-2L" sheetId="148" r:id="rId98"/>
+    <sheet name="4402-M-NFW-1LC" sheetId="149" r:id="rId99"/>
+    <sheet name="4403-M-NFW-2L" sheetId="150" r:id="rId100"/>
+    <sheet name="4405-M-NFW-SHL" sheetId="151" r:id="rId101"/>
+    <sheet name="4420-M-FW-SHL" sheetId="152" r:id="rId102"/>
+    <sheet name="4421-M-FW-1LC" sheetId="153" r:id="rId103"/>
+    <sheet name="4422-M-FW-2LC" sheetId="154" r:id="rId104"/>
+    <sheet name="5000-S-SHL-OUT" sheetId="155" r:id="rId105"/>
+    <sheet name="5110-S-TR-NFW-2L" sheetId="156" r:id="rId106"/>
+    <sheet name="5122-S-NFW-SHL" sheetId="157" r:id="rId107"/>
+    <sheet name="5123-S-NFW-1LC-(R)" sheetId="158" r:id="rId108"/>
+    <sheet name="5125-S-NFW-2LC-(IN)" sheetId="171" r:id="rId109"/>
+    <sheet name="5133-S-CLT-1LC-(L)" sheetId="159" r:id="rId110"/>
+    <sheet name="5181-S-NFW-1LC" sheetId="160" r:id="rId111"/>
+    <sheet name="5181-S-NFW-1LC (2)" sheetId="172" r:id="rId112"/>
+    <sheet name="5182A-S-NFW-MID" sheetId="161" r:id="rId113"/>
+    <sheet name="5182B-S-NFW-MID" sheetId="162" r:id="rId114"/>
+    <sheet name="5200-S-FW-SHL" sheetId="163" r:id="rId115"/>
+    <sheet name="5203-S-FW-1LC" sheetId="164" r:id="rId116"/>
+    <sheet name="5205-S-FW-2LC-(L)" sheetId="165" r:id="rId117"/>
+    <sheet name="5401-S-SHL" sheetId="166" r:id="rId118"/>
+    <sheet name="5403-S-NFW-2L" sheetId="167" r:id="rId119"/>
+    <sheet name="5421-S-FW-1LC" sheetId="168" r:id="rId120"/>
+    <sheet name="5422-S-FW-2LC" sheetId="169" r:id="rId121"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E275" i="125" l="1"/>
+  <c r="F4" i="174" l="1"/>
+  <c r="E4" i="174"/>
+  <c r="D4" i="174"/>
+  <c r="B4" i="174"/>
+  <c r="E13" i="174"/>
+  <c r="F13" i="174" s="1"/>
+  <c r="D13" i="174"/>
+  <c r="B13" i="174"/>
+  <c r="E12" i="174"/>
+  <c r="F12" i="174" s="1"/>
+  <c r="D12" i="174"/>
+  <c r="B12" i="174"/>
+  <c r="E11" i="174"/>
+  <c r="F11" i="174" s="1"/>
+  <c r="D11" i="174"/>
+  <c r="B11" i="174"/>
+  <c r="E10" i="174"/>
+  <c r="F10" i="174" s="1"/>
+  <c r="D10" i="174"/>
+  <c r="B10" i="174"/>
+  <c r="E9" i="174"/>
+  <c r="F9" i="174" s="1"/>
+  <c r="D9" i="174"/>
+  <c r="B9" i="174"/>
+  <c r="E8" i="174"/>
+  <c r="F8" i="174" s="1"/>
+  <c r="D8" i="174"/>
+  <c r="B8" i="174"/>
+  <c r="E7" i="174"/>
+  <c r="F7" i="174" s="1"/>
+  <c r="D7" i="174"/>
+  <c r="B7" i="174"/>
+  <c r="E6" i="174"/>
+  <c r="F6" i="174" s="1"/>
+  <c r="D6" i="174"/>
+  <c r="B6" i="174"/>
+  <c r="E5" i="174"/>
+  <c r="F5" i="174" s="1"/>
+  <c r="D5" i="174"/>
+  <c r="B5" i="174"/>
+  <c r="E3" i="174"/>
+  <c r="F3" i="174" s="1"/>
+  <c r="D3" i="174"/>
+  <c r="B3" i="174"/>
+  <c r="E12" i="173"/>
+  <c r="F12" i="173" s="1"/>
+  <c r="D12" i="173"/>
+  <c r="B12" i="173"/>
+  <c r="E11" i="173"/>
+  <c r="F11" i="173" s="1"/>
+  <c r="D11" i="173"/>
+  <c r="B11" i="173"/>
+  <c r="E7" i="173"/>
+  <c r="F7" i="173" s="1"/>
+  <c r="D7" i="173"/>
+  <c r="B7" i="173"/>
+  <c r="E5" i="173"/>
+  <c r="F5" i="173" s="1"/>
+  <c r="D5" i="173"/>
+  <c r="B5" i="173"/>
+  <c r="E10" i="173"/>
+  <c r="F10" i="173" s="1"/>
+  <c r="D10" i="173"/>
+  <c r="B10" i="173"/>
+  <c r="E9" i="173"/>
+  <c r="F9" i="173" s="1"/>
+  <c r="D9" i="173"/>
+  <c r="B9" i="173"/>
+  <c r="E8" i="173"/>
+  <c r="F8" i="173" s="1"/>
+  <c r="D8" i="173"/>
+  <c r="B8" i="173"/>
+  <c r="E6" i="173"/>
+  <c r="F6" i="173" s="1"/>
+  <c r="D6" i="173"/>
+  <c r="B6" i="173"/>
+  <c r="E4" i="173"/>
+  <c r="F4" i="173" s="1"/>
+  <c r="D4" i="173"/>
+  <c r="B4" i="173"/>
+  <c r="E3" i="173"/>
+  <c r="F3" i="173" s="1"/>
+  <c r="D3" i="173"/>
+  <c r="B3" i="173"/>
+  <c r="F4" i="48"/>
+  <c r="E4" i="48"/>
+  <c r="D4" i="48"/>
+  <c r="E275" i="125"/>
   <c r="E276" i="125"/>
   <c r="E277" i="125"/>
   <c r="E278" i="125"/>
   <c r="E279" i="125"/>
   <c r="E280" i="125"/>
   <c r="E258" i="125"/>
   <c r="E5" i="172"/>
   <c r="F5" i="172" s="1"/>
   <c r="D5" i="172"/>
   <c r="B5" i="172"/>
   <c r="E4" i="172"/>
   <c r="F4" i="172" s="1"/>
   <c r="D4" i="172"/>
   <c r="B4" i="172"/>
   <c r="E3" i="172"/>
   <c r="F3" i="172" s="1"/>
   <c r="D3" i="172"/>
   <c r="B3" i="172"/>
   <c r="E5" i="171"/>
   <c r="F5" i="171" s="1"/>
   <c r="D5" i="171"/>
   <c r="B5" i="171"/>
   <c r="E4" i="171"/>
   <c r="F4" i="171" s="1"/>
   <c r="D4" i="171"/>
@@ -1049,51 +1140,55 @@
   <c r="B6" i="127"/>
   <c r="D6" i="127"/>
   <c r="E6" i="127"/>
   <c r="F6" i="127" s="1"/>
   <c r="B7" i="127"/>
   <c r="D7" i="127"/>
   <c r="E7" i="127"/>
   <c r="F7" i="127" s="1"/>
   <c r="B8" i="127"/>
   <c r="D8" i="127"/>
   <c r="E8" i="127"/>
   <c r="F8" i="127" s="1"/>
   <c r="B9" i="127"/>
   <c r="D9" i="127"/>
   <c r="E9" i="127"/>
   <c r="F9" i="127" s="1"/>
   <c r="E3" i="127"/>
   <c r="F3" i="127" s="1"/>
   <c r="D3" i="127"/>
   <c r="B3" i="127"/>
   <c r="E3" i="126"/>
   <c r="F3" i="126" s="1"/>
   <c r="D3" i="126"/>
   <c r="B3" i="126"/>
   <c r="E4" i="125"/>
-  <c r="C19" i="126" l="1"/>
+  <c r="C19" i="174" l="1"/>
+  <c r="C18" i="174"/>
+  <c r="C18" i="173"/>
+  <c r="C17" i="173"/>
+  <c r="C19" i="126"/>
   <c r="C18" i="167"/>
   <c r="C18" i="136"/>
   <c r="C18" i="146"/>
   <c r="C18" i="134"/>
   <c r="C18" i="151"/>
   <c r="C18" i="166"/>
   <c r="C17" i="172"/>
   <c r="C18" i="172"/>
   <c r="C18" i="171"/>
   <c r="C17" i="171"/>
   <c r="C17" i="170"/>
   <c r="C19" i="132"/>
   <c r="C18" i="169"/>
   <c r="C17" i="169"/>
   <c r="C18" i="168"/>
   <c r="C17" i="168"/>
   <c r="C17" i="167"/>
   <c r="C17" i="166"/>
   <c r="C18" i="165"/>
   <c r="C17" i="165"/>
   <c r="C18" i="164"/>
   <c r="C17" i="164"/>
   <c r="C18" i="163"/>
   <c r="C17" i="163"/>
   <c r="C18" i="162"/>
@@ -1662,58 +1757,58 @@
   <c r="D5" i="52"/>
   <c r="D6" i="52"/>
   <c r="D7" i="52"/>
   <c r="D8" i="52"/>
   <c r="D9" i="52"/>
   <c r="D10" i="52"/>
   <c r="D11" i="52"/>
   <c r="D12" i="52"/>
   <c r="D4" i="50"/>
   <c r="D5" i="50"/>
   <c r="D6" i="50"/>
   <c r="D7" i="50"/>
   <c r="D8" i="50"/>
   <c r="D9" i="50"/>
   <c r="D10" i="50"/>
   <c r="D11" i="50"/>
   <c r="D12" i="50"/>
   <c r="D4" i="49"/>
   <c r="D5" i="49"/>
   <c r="D6" i="49"/>
   <c r="D7" i="49"/>
   <c r="D8" i="49"/>
   <c r="D9" i="49"/>
   <c r="D10" i="49"/>
   <c r="D11" i="49"/>
-  <c r="D4" i="48"/>
   <c r="D5" i="48"/>
   <c r="D6" i="48"/>
   <c r="D7" i="48"/>
   <c r="D8" i="48"/>
   <c r="D9" i="48"/>
   <c r="D10" i="48"/>
   <c r="D11" i="48"/>
+  <c r="D12" i="48"/>
   <c r="D4" i="47"/>
   <c r="D5" i="47"/>
   <c r="D6" i="47"/>
   <c r="D7" i="47"/>
   <c r="D8" i="47"/>
   <c r="D9" i="47"/>
   <c r="D10" i="47"/>
   <c r="D11" i="47"/>
   <c r="D12" i="47"/>
   <c r="D3" i="122"/>
   <c r="D3" i="121"/>
   <c r="D3" i="120"/>
   <c r="D3" i="119"/>
   <c r="D3" i="118"/>
   <c r="D3" i="117"/>
   <c r="D3" i="116"/>
   <c r="D3" i="115"/>
   <c r="D3" i="114"/>
   <c r="D3" i="113"/>
   <c r="D3" i="112"/>
   <c r="D3" i="107"/>
   <c r="D3" i="106"/>
   <c r="E3" i="105"/>
   <c r="F3" i="105" s="1"/>
   <c r="D3" i="105"/>
@@ -2343,58 +2438,58 @@
   <c r="B8" i="52"/>
   <c r="B9" i="52"/>
   <c r="B10" i="52"/>
   <c r="B11" i="52"/>
   <c r="B12" i="52"/>
   <c r="B3" i="52"/>
   <c r="B4" i="50"/>
   <c r="B5" i="50"/>
   <c r="B6" i="50"/>
   <c r="B7" i="50"/>
   <c r="B8" i="50"/>
   <c r="B9" i="50"/>
   <c r="B10" i="50"/>
   <c r="B11" i="50"/>
   <c r="B12" i="50"/>
   <c r="B3" i="50"/>
   <c r="B4" i="49"/>
   <c r="B5" i="49"/>
   <c r="B6" i="49"/>
   <c r="B7" i="49"/>
   <c r="B8" i="49"/>
   <c r="B9" i="49"/>
   <c r="B10" i="49"/>
   <c r="B11" i="49"/>
   <c r="B3" i="49"/>
-  <c r="B4" i="48"/>
   <c r="B5" i="48"/>
   <c r="B6" i="48"/>
   <c r="B7" i="48"/>
   <c r="B8" i="48"/>
   <c r="B9" i="48"/>
   <c r="B10" i="48"/>
   <c r="B11" i="48"/>
+  <c r="B12" i="48"/>
   <c r="B3" i="48"/>
   <c r="B4" i="47"/>
   <c r="B5" i="47"/>
   <c r="B6" i="47"/>
   <c r="B7" i="47"/>
   <c r="B8" i="47"/>
   <c r="B9" i="47"/>
   <c r="B10" i="47"/>
   <c r="B11" i="47"/>
   <c r="B12" i="47"/>
   <c r="B3" i="47"/>
   <c r="E12" i="119" l="1"/>
   <c r="F12" i="119" s="1"/>
   <c r="E12" i="118"/>
   <c r="F12" i="118" s="1"/>
   <c r="E131" i="125"/>
   <c r="E132" i="125"/>
   <c r="E133" i="125"/>
   <c r="E11" i="102" l="1"/>
   <c r="F11" i="102" s="1"/>
   <c r="E13" i="117"/>
   <c r="F13" i="117" s="1"/>
   <c r="E12" i="109"/>
   <c r="F12" i="109" s="1"/>
   <c r="E15" i="114"/>
@@ -2716,52 +2811,52 @@
   <c r="E266" i="125"/>
   <c r="E267" i="125"/>
   <c r="E268" i="125"/>
   <c r="E269" i="125"/>
   <c r="E270" i="125"/>
   <c r="E271" i="125"/>
   <c r="E272" i="125"/>
   <c r="E273" i="125"/>
   <c r="E274" i="125"/>
   <c r="E3" i="125"/>
   <c r="E5" i="96" l="1"/>
   <c r="F5" i="96" s="1"/>
   <c r="E5" i="144"/>
   <c r="F5" i="144" s="1"/>
   <c r="C17" i="144" s="1"/>
   <c r="E5" i="90"/>
   <c r="F5" i="90" s="1"/>
   <c r="E5" i="109"/>
   <c r="F5" i="109" s="1"/>
   <c r="E9" i="52"/>
   <c r="F9" i="52" s="1"/>
   <c r="E5" i="53"/>
   <c r="F5" i="53" s="1"/>
   <c r="E9" i="49"/>
   <c r="F9" i="49" s="1"/>
-  <c r="E9" i="48"/>
-  <c r="F9" i="48" s="1"/>
+  <c r="E10" i="48"/>
+  <c r="F10" i="48" s="1"/>
   <c r="E9" i="47"/>
   <c r="F9" i="47" s="1"/>
   <c r="E5" i="54"/>
   <c r="F5" i="54" s="1"/>
   <c r="E3" i="122"/>
   <c r="F3" i="122" s="1"/>
   <c r="E3" i="120"/>
   <c r="F3" i="120" s="1"/>
   <c r="E3" i="118"/>
   <c r="F3" i="118" s="1"/>
   <c r="E3" i="116"/>
   <c r="F3" i="116" s="1"/>
   <c r="E3" i="114"/>
   <c r="F3" i="114" s="1"/>
   <c r="E3" i="112"/>
   <c r="F3" i="112" s="1"/>
   <c r="E3" i="104"/>
   <c r="F3" i="104" s="1"/>
   <c r="E3" i="96"/>
   <c r="F3" i="96" s="1"/>
   <c r="E3" i="92"/>
   <c r="F3" i="92" s="1"/>
   <c r="E3" i="90"/>
   <c r="F3" i="90" s="1"/>
   <c r="E3" i="88"/>
@@ -2882,52 +2977,52 @@
   <c r="F8" i="84" s="1"/>
   <c r="E6" i="122"/>
   <c r="F6" i="122" s="1"/>
   <c r="E8" i="83"/>
   <c r="F8" i="83" s="1"/>
   <c r="E5" i="103"/>
   <c r="F5" i="103" s="1"/>
   <c r="E7" i="121"/>
   <c r="F7" i="121" s="1"/>
   <c r="E10" i="116"/>
   <c r="F10" i="116" s="1"/>
   <c r="E11" i="115"/>
   <c r="F11" i="115" s="1"/>
   <c r="E11" i="114"/>
   <c r="F11" i="114" s="1"/>
   <c r="E11" i="113"/>
   <c r="F11" i="113" s="1"/>
   <c r="E10" i="117"/>
   <c r="F10" i="117" s="1"/>
   <c r="E11" i="52"/>
   <c r="F11" i="52" s="1"/>
   <c r="E10" i="50"/>
   <c r="F10" i="50" s="1"/>
   <c r="E11" i="49"/>
   <c r="F11" i="49" s="1"/>
-  <c r="E11" i="48"/>
-  <c r="F11" i="48" s="1"/>
+  <c r="E12" i="48"/>
+  <c r="F12" i="48" s="1"/>
   <c r="E11" i="47"/>
   <c r="F11" i="47" s="1"/>
   <c r="E5" i="87"/>
   <c r="F5" i="87" s="1"/>
   <c r="E4" i="77"/>
   <c r="F4" i="77" s="1"/>
   <c r="E8" i="122"/>
   <c r="F8" i="122" s="1"/>
   <c r="E5" i="118"/>
   <c r="F5" i="118" s="1"/>
   <c r="E8" i="116"/>
   <c r="F8" i="116" s="1"/>
   <c r="E9" i="114"/>
   <c r="F9" i="114" s="1"/>
   <c r="E9" i="113"/>
   <c r="F9" i="113" s="1"/>
   <c r="E5" i="112"/>
   <c r="F5" i="112" s="1"/>
   <c r="E12" i="86"/>
   <c r="F12" i="86" s="1"/>
   <c r="E8" i="117"/>
   <c r="F8" i="117" s="1"/>
   <c r="E10" i="57"/>
   <c r="F10" i="57" s="1"/>
   <c r="E15" i="56"/>
@@ -3094,52 +3189,52 @@
   <c r="F11" i="74" s="1"/>
   <c r="E8" i="124"/>
   <c r="F8" i="124" s="1"/>
   <c r="E8" i="73"/>
   <c r="F8" i="73" s="1"/>
   <c r="E9" i="69"/>
   <c r="F9" i="69" s="1"/>
   <c r="E10" i="56"/>
   <c r="F10" i="56" s="1"/>
   <c r="E6" i="58"/>
   <c r="F6" i="58" s="1"/>
   <c r="E8" i="70"/>
   <c r="F8" i="70" s="1"/>
   <c r="E6" i="57"/>
   <c r="F6" i="57" s="1"/>
   <c r="E6" i="55"/>
   <c r="F6" i="55" s="1"/>
   <c r="E12" i="53"/>
   <c r="F12" i="53" s="1"/>
   <c r="E7" i="52"/>
   <c r="F7" i="52" s="1"/>
   <c r="E13" i="54"/>
   <c r="F13" i="54" s="1"/>
   <c r="E7" i="49"/>
   <c r="F7" i="49" s="1"/>
-  <c r="E7" i="48"/>
-  <c r="F7" i="48" s="1"/>
+  <c r="E8" i="48"/>
+  <c r="F8" i="48" s="1"/>
   <c r="E7" i="47"/>
   <c r="F7" i="47" s="1"/>
   <c r="E5" i="50"/>
   <c r="F5" i="50" s="1"/>
   <c r="E8" i="72"/>
   <c r="F8" i="72" s="1"/>
   <c r="E7" i="62"/>
   <c r="F7" i="62" s="1"/>
   <c r="E9" i="61"/>
   <c r="F9" i="61" s="1"/>
   <c r="E6" i="60"/>
   <c r="F6" i="60" s="1"/>
   <c r="E9" i="123"/>
   <c r="F9" i="123" s="1"/>
   <c r="E13" i="118"/>
   <c r="F13" i="118" s="1"/>
   <c r="E13" i="120"/>
   <c r="F13" i="120" s="1"/>
   <c r="E13" i="119"/>
   <c r="F13" i="119" s="1"/>
   <c r="E4" i="104"/>
   <c r="F4" i="104" s="1"/>
   <c r="E5" i="104"/>
   <c r="F5" i="104" s="1"/>
   <c r="E9" i="116"/>
@@ -3292,52 +3387,52 @@
   <c r="F8" i="61" s="1"/>
   <c r="E7" i="60"/>
   <c r="F7" i="60" s="1"/>
   <c r="E8" i="54"/>
   <c r="F8" i="54" s="1"/>
   <c r="E8" i="111"/>
   <c r="F8" i="111" s="1"/>
   <c r="E8" i="108"/>
   <c r="F8" i="108" s="1"/>
   <c r="E10" i="74"/>
   <c r="F10" i="74" s="1"/>
   <c r="E7" i="124"/>
   <c r="F7" i="124" s="1"/>
   <c r="E8" i="71"/>
   <c r="F8" i="71" s="1"/>
   <c r="E8" i="69"/>
   <c r="F8" i="69" s="1"/>
   <c r="E8" i="50"/>
   <c r="F8" i="50" s="1"/>
   <c r="E6" i="52"/>
   <c r="F6" i="52" s="1"/>
   <c r="E8" i="53"/>
   <c r="F8" i="53" s="1"/>
   <c r="E6" i="49"/>
   <c r="F6" i="49" s="1"/>
-  <c r="E6" i="48"/>
-  <c r="F6" i="48" s="1"/>
+  <c r="E7" i="48"/>
+  <c r="F7" i="48" s="1"/>
   <c r="E6" i="47"/>
   <c r="F6" i="47" s="1"/>
   <c r="E9" i="84"/>
   <c r="F9" i="84" s="1"/>
   <c r="E6" i="63"/>
   <c r="F6" i="63" s="1"/>
   <c r="E7" i="123"/>
   <c r="F7" i="123" s="1"/>
   <c r="E7" i="112"/>
   <c r="F7" i="112" s="1"/>
   <c r="E6" i="50"/>
   <c r="F6" i="50" s="1"/>
   <c r="E12" i="52"/>
   <c r="F12" i="52" s="1"/>
   <c r="E5" i="79"/>
   <c r="F5" i="79" s="1"/>
   <c r="E5" i="78"/>
   <c r="F5" i="78" s="1"/>
   <c r="E7" i="77"/>
   <c r="F7" i="77" s="1"/>
   <c r="E11" i="118"/>
   <c r="F11" i="118" s="1"/>
   <c r="E11" i="119"/>
   <c r="F11" i="119" s="1"/>
   <c r="E11" i="120"/>
@@ -3444,68 +3539,68 @@
   <c r="F6" i="68" s="1"/>
   <c r="E10" i="63"/>
   <c r="F10" i="63" s="1"/>
   <c r="E14" i="62"/>
   <c r="F14" i="62" s="1"/>
   <c r="E6" i="61"/>
   <c r="F6" i="61" s="1"/>
   <c r="E7" i="59"/>
   <c r="F7" i="59" s="1"/>
   <c r="E9" i="55"/>
   <c r="F9" i="55" s="1"/>
   <c r="E6" i="85"/>
   <c r="F6" i="85" s="1"/>
   <c r="E5" i="124"/>
   <c r="F5" i="124" s="1"/>
   <c r="E6" i="69"/>
   <c r="F6" i="69" s="1"/>
   <c r="E6" i="64"/>
   <c r="F6" i="64" s="1"/>
   <c r="E5" i="52"/>
   <c r="F5" i="52" s="1"/>
   <c r="E12" i="50"/>
   <c r="F12" i="50" s="1"/>
   <c r="E5" i="49"/>
   <c r="F5" i="49" s="1"/>
-  <c r="E5" i="48"/>
-  <c r="F5" i="48" s="1"/>
+  <c r="E6" i="48"/>
+  <c r="F6" i="48" s="1"/>
   <c r="E5" i="47"/>
   <c r="F5" i="47" s="1"/>
   <c r="E6" i="108"/>
   <c r="F6" i="108" s="1"/>
   <c r="E4" i="122"/>
   <c r="F4" i="122" s="1"/>
   <c r="E4" i="121"/>
   <c r="F4" i="121" s="1"/>
   <c r="E10" i="52"/>
   <c r="F10" i="52" s="1"/>
   <c r="E11" i="50"/>
   <c r="F11" i="50" s="1"/>
   <c r="E10" i="49"/>
   <c r="F10" i="49" s="1"/>
-  <c r="E10" i="48"/>
-  <c r="F10" i="48" s="1"/>
+  <c r="E11" i="48"/>
+  <c r="F11" i="48" s="1"/>
   <c r="E10" i="47"/>
   <c r="F10" i="47" s="1"/>
   <c r="E15" i="74"/>
   <c r="F15" i="74" s="1"/>
   <c r="E10" i="108"/>
   <c r="F10" i="108" s="1"/>
   <c r="E12" i="61"/>
   <c r="F12" i="61" s="1"/>
   <c r="E6" i="71"/>
   <c r="F6" i="71" s="1"/>
   <c r="E4" i="100"/>
   <c r="F4" i="100" s="1"/>
   <c r="E4" i="94"/>
   <c r="F4" i="94" s="1"/>
   <c r="E5" i="115"/>
   <c r="F5" i="115" s="1"/>
   <c r="E5" i="114"/>
   <c r="F5" i="114" s="1"/>
   <c r="E5" i="113"/>
   <c r="F5" i="113" s="1"/>
   <c r="E4" i="115"/>
   <c r="F4" i="115" s="1"/>
   <c r="E4" i="114"/>
   <c r="F4" i="114" s="1"/>
   <c r="E4" i="113"/>
@@ -3574,52 +3669,52 @@
   <c r="F4" i="123" s="1"/>
   <c r="E4" i="54"/>
   <c r="F4" i="54" s="1"/>
   <c r="E5" i="84"/>
   <c r="F5" i="84" s="1"/>
   <c r="E4" i="73"/>
   <c r="F4" i="73" s="1"/>
   <c r="E4" i="69"/>
   <c r="F4" i="69" s="1"/>
   <c r="E4" i="68"/>
   <c r="F4" i="68" s="1"/>
   <c r="E4" i="58"/>
   <c r="F4" i="58" s="1"/>
   <c r="E4" i="57"/>
   <c r="F4" i="57" s="1"/>
   <c r="E4" i="55"/>
   <c r="F4" i="55" s="1"/>
   <c r="E4" i="52"/>
   <c r="F4" i="52" s="1"/>
   <c r="E7" i="50"/>
   <c r="F7" i="50" s="1"/>
   <c r="E4" i="53"/>
   <c r="F4" i="53" s="1"/>
   <c r="E4" i="49"/>
   <c r="F4" i="49" s="1"/>
-  <c r="E4" i="48"/>
-  <c r="F4" i="48" s="1"/>
+  <c r="E5" i="48"/>
+  <c r="F5" i="48" s="1"/>
   <c r="E4" i="47"/>
   <c r="F4" i="47" s="1"/>
   <c r="E4" i="74"/>
   <c r="F4" i="74" s="1"/>
   <c r="E4" i="70"/>
   <c r="F4" i="70" s="1"/>
   <c r="E4" i="64"/>
   <c r="F4" i="64" s="1"/>
   <c r="E4" i="60"/>
   <c r="F4" i="60" s="1"/>
   <c r="E6" i="77"/>
   <c r="F6" i="77" s="1"/>
   <c r="E6" i="78"/>
   <c r="F6" i="78" s="1"/>
   <c r="E6" i="79"/>
   <c r="F6" i="79" s="1"/>
   <c r="E6" i="98"/>
   <c r="F6" i="98" s="1"/>
   <c r="E14" i="88"/>
   <c r="F14" i="88" s="1"/>
   <c r="E11" i="87"/>
   <c r="F11" i="87" s="1"/>
   <c r="E11" i="85"/>
   <c r="F11" i="85" s="1"/>
   <c r="E11" i="86"/>
@@ -3688,52 +3783,52 @@
   <c r="F14" i="61" s="1"/>
   <c r="E5" i="60"/>
   <c r="F5" i="60" s="1"/>
   <c r="E8" i="123"/>
   <c r="F8" i="123" s="1"/>
   <c r="E14" i="74"/>
   <c r="F14" i="74" s="1"/>
   <c r="E12" i="73"/>
   <c r="F12" i="73" s="1"/>
   <c r="E12" i="70"/>
   <c r="F12" i="70" s="1"/>
   <c r="E8" i="63"/>
   <c r="F8" i="63" s="1"/>
   <c r="E5" i="59"/>
   <c r="F5" i="59" s="1"/>
   <c r="E3" i="50"/>
   <c r="F3" i="50" s="1"/>
   <c r="E11" i="53"/>
   <c r="F11" i="53" s="1"/>
   <c r="E8" i="52"/>
   <c r="F8" i="52" s="1"/>
   <c r="E12" i="54"/>
   <c r="F12" i="54" s="1"/>
   <c r="E8" i="49"/>
   <c r="F8" i="49" s="1"/>
-  <c r="E8" i="48"/>
-  <c r="F8" i="48" s="1"/>
+  <c r="E9" i="48"/>
+  <c r="F9" i="48" s="1"/>
   <c r="E8" i="47"/>
   <c r="F8" i="47" s="1"/>
   <c r="E14" i="108"/>
   <c r="F14" i="108" s="1"/>
   <c r="E10" i="68"/>
   <c r="F10" i="68" s="1"/>
   <c r="E15" i="62"/>
   <c r="F15" i="62" s="1"/>
   <c r="E5" i="97"/>
   <c r="F5" i="97" s="1"/>
   <c r="E5" i="85"/>
   <c r="F5" i="85" s="1"/>
   <c r="E9" i="115"/>
   <c r="F9" i="115" s="1"/>
   <c r="E5" i="108"/>
   <c r="F5" i="108" s="1"/>
   <c r="E5" i="74"/>
   <c r="F5" i="74" s="1"/>
   <c r="E11" i="68"/>
   <c r="F11" i="68" s="1"/>
   <c r="E12" i="62"/>
   <c r="F12" i="62" s="1"/>
   <c r="E5" i="56"/>
   <c r="F5" i="56" s="1"/>
   <c r="E5" i="88"/>
@@ -3929,106 +4024,106 @@
   <c r="C19" i="90"/>
   <c r="C18" i="90"/>
   <c r="C19" i="89"/>
   <c r="C18" i="89"/>
   <c r="C19" i="88"/>
   <c r="C18" i="88"/>
   <c r="C19" i="87"/>
   <c r="C18" i="87"/>
   <c r="C19" i="86"/>
   <c r="C18" i="86"/>
   <c r="C19" i="84"/>
   <c r="C19" i="85"/>
   <c r="C18" i="85"/>
   <c r="C18" i="84"/>
   <c r="C17" i="69"/>
   <c r="C19" i="83"/>
   <c r="C18" i="83"/>
   <c r="C19" i="82"/>
   <c r="C18" i="82"/>
   <c r="C19" i="80"/>
   <c r="C18" i="80"/>
   <c r="C19" i="79"/>
   <c r="C18" i="79"/>
   <c r="C19" i="78"/>
   <c r="C18" i="78"/>
-  <c r="C17" i="48"/>
+  <c r="C18" i="48"/>
   <c r="C17" i="53"/>
   <c r="C18" i="54"/>
   <c r="C17" i="55"/>
   <c r="C17" i="56"/>
   <c r="C17" i="73"/>
   <c r="C18" i="77"/>
   <c r="C17" i="57"/>
   <c r="C17" i="58"/>
   <c r="C17" i="59"/>
   <c r="C17" i="60"/>
   <c r="C17" i="61"/>
   <c r="C17" i="62"/>
   <c r="C17" i="64"/>
   <c r="C17" i="71"/>
   <c r="C17" i="47"/>
   <c r="C17" i="49"/>
   <c r="C17" i="52"/>
   <c r="C17" i="68"/>
   <c r="C17" i="70"/>
   <c r="C19" i="74"/>
   <c r="C18" i="76"/>
   <c r="C17" i="50"/>
   <c r="C18" i="63"/>
   <c r="C17" i="63"/>
   <c r="C18" i="74"/>
   <c r="C18" i="72"/>
   <c r="C17" i="72"/>
   <c r="C19" i="77"/>
   <c r="C19" i="76"/>
   <c r="C18" i="73"/>
   <c r="C18" i="71"/>
   <c r="C18" i="70"/>
   <c r="C18" i="69"/>
   <c r="C18" i="68"/>
   <c r="C18" i="64"/>
   <c r="C18" i="62"/>
   <c r="C18" i="61"/>
   <c r="C18" i="60"/>
   <c r="C18" i="59"/>
   <c r="C18" i="58"/>
   <c r="C18" i="57"/>
   <c r="C18" i="56"/>
   <c r="C19" i="54"/>
   <c r="C18" i="55"/>
   <c r="C18" i="53"/>
   <c r="C18" i="52"/>
   <c r="C18" i="49"/>
-  <c r="C18" i="48"/>
+  <c r="C19" i="48"/>
   <c r="C18" i="50"/>
   <c r="C18" i="47"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3061" uniqueCount="685">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3108" uniqueCount="686">
   <si>
     <t>Typical</t>
   </si>
   <si>
     <t>Sign</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Sq Ft</t>
   </si>
   <si>
     <t>W3-1</t>
   </si>
   <si>
     <t>R1-1</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
@@ -6039,50 +6134,53 @@
     <t>5181-S-NFW-1LC (2)</t>
   </si>
   <si>
     <t>5182B-S-NFW-MID</t>
   </si>
   <si>
     <t>5200-S-FW-SHL</t>
   </si>
   <si>
     <t>5203-S-FW-1LC</t>
   </si>
   <si>
     <t>5205-S-FW-2LC-(L)</t>
   </si>
   <si>
     <t>5401-S-SHL</t>
   </si>
   <si>
     <t>5403-S-NFW-2L</t>
   </si>
   <si>
     <t>5421-S-FW-1LC</t>
   </si>
   <si>
     <t>5422-S-FW-2LC</t>
+  </si>
+  <si>
+    <t>R10-6B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
@@ -6103,128 +6201,127 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet117.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet47.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet63.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet68.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet84.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet89.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet112.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet107.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet53.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet58.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet74.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet79.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet102.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet61.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet82.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet90.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet95.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet43.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet48.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet56.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet64.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet69.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet77.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet100.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet105.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet113.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet118.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet51.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet72.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet80.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet85.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet93.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet98.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet46.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet59.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet67.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet103.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet108.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet116.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet54.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet62.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet70.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet75.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet83.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet88.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet91.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet96.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet111.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet49.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet57.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet106.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet114.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet119.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet44.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet52.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet60.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet65.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet73.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet78.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet81.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet86.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet94.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet99.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet101.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet109.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet50.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet55.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet76.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet97.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet104.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet71.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet92.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet45.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet66.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet87.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet110.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet115.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet117.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet47.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet63.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet68.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet84.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet89.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet112.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet107.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet53.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet58.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet74.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet79.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet102.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet90.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet95.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet43.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet48.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet64.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet69.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet113.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet118.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet80.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet85.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet59.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet103.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet108.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet54.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet70.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet75.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet91.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet96.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet49.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet114.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet119.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet44.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet60.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet65.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet81.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet86.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet109.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet50.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet55.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet76.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet97.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet104.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet120.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet71.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet92.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet45.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet66.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet87.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet110.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet115.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet61.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet82.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet56.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet77.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet100.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet105.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet51.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet72.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet93.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet98.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet121.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet46.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet67.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet116.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet62.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet83.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet88.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet111.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet57.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet106.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet52.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet73.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet78.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet94.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet99.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet101.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6286,51 +6383,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -6428,51 +6525,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings100.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings101.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings102.bin"/></Relationships>
 </file>
 
@@ -6528,50 +6625,58 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings114.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet115.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings115.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet116.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings116.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet117.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings117.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet118.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings118.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet119.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings119.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet120.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings120.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet121.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings121.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
@@ -6925,68 +7030,68 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings98.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings99.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A39125F2-5F7B-4792-910E-9753A861CF0B}">
   <dimension ref="A1:F280"/>
   <sheetViews>
     <sheetView topLeftCell="A225" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="A239" sqref="A239"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" customWidth="1"/>
     <col min="2" max="2" width="50.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="B1" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="C1" s="6" t="s">
+      <c r="C1" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="D1" s="6"/>
+      <c r="D1" s="5"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A2" s="7"/>
-[...1 lines deleted...]
-      <c r="C2" s="5" t="s">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="4" t="s">
         <v>85</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>78</v>
       </c>
       <c r="B3" t="s">
         <v>87</v>
       </c>
       <c r="C3">
         <v>48</v>
       </c>
       <c r="D3">
         <v>60</v>
       </c>
       <c r="E3">
         <f>C3*D3/144</f>
         <v>20</v>
@@ -8475,51 +8580,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>198</v>
       </c>
       <c r="B75" t="s">
         <v>199</v>
       </c>
       <c r="C75">
         <v>24</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75">
         <f t="shared" si="2"/>
         <v>4</v>
       </c>
       <c r="F75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A76" s="4" t="s">
+      <c r="A76" t="s">
         <v>200</v>
       </c>
       <c r="B76" t="s">
         <v>201</v>
       </c>
       <c r="C76">
         <v>24</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76">
         <f t="shared" si="2"/>
         <v>4</v>
       </c>
       <c r="F76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>50</v>
       </c>
       <c r="B77" t="s">
         <v>48</v>
@@ -11394,530 +11499,530 @@
         <v>7</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
         <v>79</v>
       </c>
       <c r="B214" t="s">
         <v>391</v>
       </c>
       <c r="C214">
         <v>24</v>
       </c>
       <c r="D214">
         <v>18</v>
       </c>
       <c r="E214">
         <f t="shared" si="4"/>
         <v>3</v>
       </c>
       <c r="F214" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A215" s="4" t="s">
+      <c r="A215" t="s">
         <v>19</v>
       </c>
       <c r="B215" t="s">
         <v>392</v>
       </c>
       <c r="C215">
         <v>48</v>
       </c>
       <c r="D215">
         <v>48</v>
       </c>
       <c r="E215">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
       <c r="F215" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A216" s="4" t="s">
+      <c r="A216" t="s">
         <v>493</v>
       </c>
       <c r="B216" t="s">
         <v>393</v>
       </c>
       <c r="C216">
         <v>48</v>
       </c>
       <c r="D216">
         <v>48</v>
       </c>
       <c r="E216">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
       <c r="F216" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A217" s="4" t="s">
+      <c r="A217" t="s">
         <v>494</v>
       </c>
       <c r="B217" t="s">
         <v>394</v>
       </c>
       <c r="C217">
         <v>48</v>
       </c>
       <c r="D217">
         <v>48</v>
       </c>
       <c r="E217">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
       <c r="F217" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A218" s="4" t="s">
+      <c r="A218" t="s">
         <v>495</v>
       </c>
       <c r="B218" t="s">
         <v>395</v>
       </c>
       <c r="C218">
         <v>48</v>
       </c>
       <c r="D218">
         <v>48</v>
       </c>
       <c r="E218">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
       <c r="F218" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A219" s="4" t="s">
+      <c r="A219" t="s">
         <v>492</v>
       </c>
       <c r="B219" t="s">
         <v>396</v>
       </c>
       <c r="C219">
         <v>48</v>
       </c>
       <c r="D219">
         <v>48</v>
       </c>
       <c r="E219">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
       <c r="F219" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A220" s="4" t="s">
+      <c r="A220" t="s">
         <v>397</v>
       </c>
       <c r="B220" t="s">
         <v>398</v>
       </c>
       <c r="C220">
         <v>48</v>
       </c>
       <c r="D220">
         <v>48</v>
       </c>
       <c r="E220">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
       <c r="F220" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A221" s="4" t="s">
+      <c r="A221" t="s">
         <v>55</v>
       </c>
       <c r="B221" t="s">
         <v>399</v>
       </c>
       <c r="C221">
         <v>48</v>
       </c>
       <c r="D221">
         <v>48</v>
       </c>
       <c r="E221">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
       <c r="F221" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A222" s="4" t="s">
+      <c r="A222" t="s">
         <v>549</v>
       </c>
       <c r="B222" t="s">
         <v>562</v>
       </c>
       <c r="C222" t="s">
         <v>564</v>
       </c>
       <c r="E222" t="s">
         <v>564</v>
       </c>
       <c r="F222" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A223" s="4" t="s">
+      <c r="A223" t="s">
         <v>563</v>
       </c>
       <c r="B223" t="s">
         <v>400</v>
       </c>
       <c r="C223">
         <v>48</v>
       </c>
       <c r="D223">
         <v>48</v>
       </c>
       <c r="E223">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
       <c r="F223" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A224" s="4" t="s">
+      <c r="A224" t="s">
         <v>27</v>
       </c>
       <c r="B224" t="s">
         <v>401</v>
       </c>
       <c r="C224">
         <v>48</v>
       </c>
       <c r="D224">
         <v>48</v>
       </c>
       <c r="E224">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
       <c r="F224" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A225" s="4" t="s">
+      <c r="A225" t="s">
         <v>402</v>
       </c>
       <c r="B225" t="s">
         <v>403</v>
       </c>
       <c r="C225">
         <v>48</v>
       </c>
       <c r="D225">
         <v>48</v>
       </c>
       <c r="E225">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
       <c r="F225" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A226" s="4" t="s">
+      <c r="A226" t="s">
         <v>43</v>
       </c>
       <c r="B226" t="s">
         <v>356</v>
       </c>
       <c r="C226">
         <v>48</v>
       </c>
       <c r="D226">
         <v>48</v>
       </c>
       <c r="E226">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
       <c r="F226" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A227" s="4" t="s">
+      <c r="A227" t="s">
         <v>21</v>
       </c>
       <c r="B227" t="s">
         <v>357</v>
       </c>
       <c r="C227">
         <v>48</v>
       </c>
       <c r="D227">
         <v>48</v>
       </c>
       <c r="E227">
         <f>C227*D227/144</f>
         <v>16</v>
       </c>
       <c r="F227" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A228" s="4" t="s">
+      <c r="A228" t="s">
         <v>502</v>
       </c>
       <c r="B228" t="s">
         <v>503</v>
       </c>
       <c r="C228">
         <v>48</v>
       </c>
       <c r="D228">
         <v>48</v>
       </c>
       <c r="E228">
         <f t="shared" ref="E228:E234" si="5">C228*D228/144</f>
         <v>16</v>
       </c>
       <c r="F228" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A229" s="4" t="s">
+      <c r="A229" t="s">
         <v>504</v>
       </c>
       <c r="B229" t="s">
         <v>505</v>
       </c>
       <c r="C229">
         <v>48</v>
       </c>
       <c r="D229">
         <v>48</v>
       </c>
       <c r="E229">
         <f t="shared" si="5"/>
         <v>16</v>
       </c>
       <c r="F229" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A230" s="4" t="s">
+      <c r="A230" t="s">
         <v>506</v>
       </c>
       <c r="B230" t="s">
         <v>507</v>
       </c>
       <c r="C230">
         <v>48</v>
       </c>
       <c r="D230">
         <v>48</v>
       </c>
       <c r="E230">
         <f t="shared" si="5"/>
         <v>16</v>
       </c>
       <c r="F230" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A231" s="4" t="s">
+      <c r="A231" t="s">
         <v>22</v>
       </c>
       <c r="B231" t="s">
         <v>360</v>
       </c>
       <c r="C231">
         <v>48</v>
       </c>
       <c r="D231">
         <v>48</v>
       </c>
       <c r="E231">
         <f t="shared" si="5"/>
         <v>16</v>
       </c>
       <c r="F231" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A232" s="4" t="s">
+      <c r="A232" t="s">
         <v>496</v>
       </c>
       <c r="B232" t="s">
         <v>497</v>
       </c>
       <c r="C232">
         <v>48</v>
       </c>
       <c r="D232">
         <v>48</v>
       </c>
       <c r="E232">
         <f t="shared" si="5"/>
         <v>16</v>
       </c>
       <c r="F232" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A233" s="4" t="s">
+      <c r="A233" t="s">
         <v>498</v>
       </c>
       <c r="B233" t="s">
         <v>499</v>
       </c>
       <c r="C233">
         <v>48</v>
       </c>
       <c r="D233">
         <v>48</v>
       </c>
       <c r="E233">
         <f t="shared" si="5"/>
         <v>16</v>
       </c>
       <c r="F233" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A234" s="4" t="s">
+      <c r="A234" t="s">
         <v>500</v>
       </c>
       <c r="B234" t="s">
         <v>501</v>
       </c>
       <c r="C234">
         <v>48</v>
       </c>
       <c r="D234">
         <v>48</v>
       </c>
       <c r="E234">
         <f t="shared" si="5"/>
         <v>16</v>
       </c>
       <c r="F234" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A235" s="4" t="s">
+      <c r="A235" t="s">
         <v>532</v>
       </c>
       <c r="B235" t="s">
         <v>542</v>
       </c>
       <c r="C235">
         <v>48</v>
       </c>
       <c r="D235">
         <v>48</v>
       </c>
       <c r="E235">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
       <c r="F235" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A236" s="4" t="s">
+      <c r="A236" t="s">
         <v>534</v>
       </c>
       <c r="B236" t="s">
         <v>543</v>
       </c>
       <c r="C236">
         <v>48</v>
       </c>
       <c r="D236">
         <v>48</v>
       </c>
       <c r="E236">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
       <c r="F236" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A237" s="4" t="s">
+      <c r="A237" t="s">
         <v>531</v>
       </c>
       <c r="B237" t="s">
         <v>544</v>
       </c>
       <c r="C237">
         <v>48</v>
       </c>
       <c r="D237">
         <v>48</v>
       </c>
       <c r="E237">
         <f>C237*D237/144</f>
         <v>16</v>
       </c>
       <c r="F237" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A238" s="4" t="s">
+      <c r="A238" t="s">
         <v>533</v>
       </c>
       <c r="B238" t="s">
         <v>545</v>
       </c>
       <c r="C238">
         <v>48</v>
       </c>
       <c r="D238">
         <v>48</v>
       </c>
       <c r="E238">
         <f>C238*D238/144</f>
         <v>16</v>
       </c>
       <c r="F238" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
         <v>65</v>
       </c>
       <c r="B239" t="s">
         <v>404</v>
@@ -12787,50 +12892,4225 @@
         <v>24</v>
       </c>
       <c r="D280">
         <v>18</v>
       </c>
       <c r="E280">
         <f t="shared" si="7"/>
         <v>3</v>
       </c>
       <c r="F280" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95F23BC3-8F79-4673-8AA7-0065FF7E57B5}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="D12" sqref="D12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="27.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"INJURE / KILL A WORKER $ 7500 + 15 YEARS</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F13" si="0">C4*E4</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ONE LANE ROAD AHEAD"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Advisory speed plaque</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Signal ahead</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"STOP HERE ON RED"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>13.5</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Object marker</v>
+      </c>
+      <c r="C10" s="3">
+        <v>2</v>
+      </c>
+      <c r="D10" t="s">
+        <v>546</v>
+      </c>
+      <c r="E10">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>3</v>
+      </c>
+      <c r="F10">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="B11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Object marker</v>
+      </c>
+      <c r="C11" s="3">
+        <v>2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>546</v>
+      </c>
+      <c r="E11">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>3</v>
+      </c>
+      <c r="F11">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="str">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C12" s="3">
+        <v>2</v>
+      </c>
+      <c r="D12" t="str">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E12">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" t="str">
+        <f>VLOOKUP(A13,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C13" s="3">
+        <v>2</v>
+      </c>
+      <c r="D13" t="str">
+        <f>VLOOKUP(A13,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E13">
+        <f>VLOOKUP(A13,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F13">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D17,"A",F3:F6)</f>
+        <v>12</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D17,"B",F3:F17)</f>
+        <v>259</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet100.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9CDABF79-2038-4B11-9494-814D1B7F0B91}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3"/>
+      <c r="B3" t="e">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>#N/A</v>
+      </c>
+      <c r="C3" s="3">
+        <v>0</v>
+      </c>
+      <c r="D3" t="e">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>#N/A</v>
+      </c>
+      <c r="E3" t="e">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>#N/A</v>
+      </c>
+      <c r="F3" t="e">
+        <f>C3*E3</f>
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C4" s="3"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C5" s="3"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet101.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C8DC436-732E-4C95-B506-A4D57E09CC2E}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK NEXT __ MILES"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>10</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <f>C4*E4</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C5" s="3"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>36</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet102.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FFAE47C0-4A3B-4999-B096-F86D2172B42F}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C4" s="3"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C5" s="3"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>32</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet103.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72FAC801-8FDC-47D7-95EB-9BB3EE588DCB}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"BEGIN WORK CONVOY"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>1</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>6.5</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>232</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END WORK CONVOY"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>1</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>6</v>
+      </c>
+      <c r="F4">
+        <f>C4*E4</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C5" s="3"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>12.5</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet104.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC37EF38-255D-4CB7-BF00-AAD480D70FAD}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"BEGIN WORK CONVOY"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>1</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>6.5</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>232</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END WORK CONVOY"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>1</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>6</v>
+      </c>
+      <c r="F4">
+        <f>C4*E4</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C5" s="3"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>12.5</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet105.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{028DD16E-F6BA-4397-AE1B-6D70FB3D8BB9}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY CREW"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>4</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C4" s="3"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="C5" s="3"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>64</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet106.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C66EC03-FA5E-439E-B095-C324E948B659}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ONE LANE ROAD AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F6" si="0">C4*E4</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Traffic regulator symbol</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"BE PREPARED TO STOP"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>128</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet107.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4ABC88C6-0D3F-48A0-B9B1-98C8CD5558E0}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY CREW"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Advisory speed plaque</v>
+      </c>
+      <c r="C4" s="3">
+        <v>1</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F5" si="0">C4*E4</f>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT SHOULDER CLOSED"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>52</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet108.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D88AA4D2-774E-4174-836A-02B78606A3BA}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>1</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>1</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F5" si="0">C4*E4</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Right lane ends</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY CREW"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>1</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" ref="F6" si="1">C6*E6</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>64</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet109.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55B6B2C3-50F5-49CF-ABEF-EFF38A1F989C}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"LEFT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F5" si="0">C4*E4</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>96</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87E80050-7B16-40EB-9E94-939274E3C201}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="27.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"INJURE / KILL A WORKER $ 7500 + 15 YEARS</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F9" si="0">C4*E4</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT SHOULDER CLOSED AHEAD"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Advisory speed plaque</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>184</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet110.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{835EC985-F570-4C04-AB07-7D6DD4602DDC}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>566</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"CENTER LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>1</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F6" si="0">C4*E4</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"CENTER &amp; LEFT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C6" s="3">
+        <v>1</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet111.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC162791-8F39-43F4-8414-DFB8F1191FB3}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"LEFT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>1</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F6" si="0">C4*E4</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Reverse curve left</v>
+      </c>
+      <c r="C6" s="3">
+        <v>1</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet112.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3306138-5EBD-4C4F-92A3-C4456FB95DF7}">
+  <dimension ref="A1:M18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F12" sqref="F12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+      <c r="H3" s="3"/>
+      <c r="J3" s="3"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"LEFT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>1</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F5" si="0">C4*E4</f>
+        <v>16</v>
+      </c>
+      <c r="J4" s="3"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+      <c r="J5" s="3"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="J6" s="3"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="J7" s="3"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="J8" s="3"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="J9" s="3"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="J10" s="3"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="J11" s="3"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="J12" s="3"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="J13" s="3"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="J14" s="3"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="J15" s="3"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="J16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>64</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet113.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31ECA2DB-69DD-4C47-9AB9-37403A4B9EE4}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Traffic regulator symbol</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F5" si="0">C4*E4</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"BE PREPARED TO STOP"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>96</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet114.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF0FE07C-3C9E-49E5-AE1B-EE5C4E9EEC5D}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Where workers present speed limit</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F5" si="0">C4*E4</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>221</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Keep right</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>5</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>82</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet115.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28C0ED10-68CB-4237-B9DE-946028DB4F4A}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY CREW"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Advisory speed plaque</v>
+      </c>
+      <c r="C4" s="3">
+        <v>1</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F5" si="0">C4*E4</f>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT SHOULDER CLOSED"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>52</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet116.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FFF8E7D-A1C8-41C1-8443-73BD403266DD}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F5" si="0">C4*E4</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Right lane ends</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>96</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet117.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C39B0F9D-890B-4940-B1F7-2FA37925B651}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>532</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"LEFT 2 LANES CLOSED AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F5" si="0">C4*E4</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C5" s="3">
+        <v>4</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>128</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet118.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94DC4F60-6849-4D30-8E7C-5412F8487175}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY CREW"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="C4" s="3"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3"/>
+      <c r="C5" s="3"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>32</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet119.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE67108B-945F-49F5-8E9E-C629994151E3}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"SURVEY WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="C4" s="3"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3"/>
+      <c r="C5" s="3"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>32</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E79E122-F996-419C-9C59-52B2FFCA4BFA}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -13031,158 +17311,216 @@
       <c r="D10" t="str">
         <f>VLOOKUP(A10,'SIGN LIST'!A:F,6,FALSE)</f>
         <v>B</v>
       </c>
       <c r="E10">
         <f>VLOOKUP(A10,'SIGN LIST'!A:F,5,FALSE)</f>
         <v>16</v>
       </c>
       <c r="F10">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
       <c r="C11" s="3"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="C13" s="3"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="C17">
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>248</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet100.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FFAE47C0-4A3B-4999-B096-F86D2172B42F}">
+<file path=xl/worksheets/sheet120.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{794593AF-5556-4575-9C7C-D9375EE8785B}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>666</v>
+        <v>683</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
-        <v>19</v>
+        <v>492</v>
       </c>
       <c r="B3" t="str">
         <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
-        <v>"ROAD WORK AHEAD"</v>
+        <v>"SURVEY WORK AHEAD"</v>
       </c>
       <c r="C3" s="3">
         <v>2</v>
       </c>
       <c r="D3" t="str">
         <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
         <v>B</v>
       </c>
       <c r="E3">
         <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
         <v>16</v>
       </c>
       <c r="F3">
         <f>C3*E3</f>
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="C4" s="3"/>
+      <c r="A4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F6" si="0">C4*E4</f>
+        <v>32</v>
+      </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="C5" s="3"/>
+      <c r="A5" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"BEGIN WORK CONVOY"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>6.5</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>6.5</v>
+      </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A6" s="3"/>
-      <c r="C6" s="3"/>
+      <c r="A6" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END WORK CONVOY"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>1</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>6</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
       <c r="C7" s="3"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3"/>
       <c r="C8" s="3"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="C9" s="3"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3"/>
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
       <c r="C11" s="3"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="C12" s="3"/>
     </row>
@@ -13198,157 +17536,198 @@
       <c r="A15" s="3"/>
       <c r="C15" s="3"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
       <c r="C16" s="3"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="C17">
         <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
-        <v>32</v>
+        <v>76.5</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet101.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72FAC801-8FDC-47D7-95EB-9BB3EE588DCB}">
+<file path=xl/worksheets/sheet121.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85D5FD05-FFBE-4946-BACE-EB05F7250308}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>667</v>
+        <v>684</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
-        <v>230</v>
+        <v>492</v>
       </c>
       <c r="B3" t="str">
         <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
-        <v>"BEGIN WORK CONVOY"</v>
+        <v>"SURVEY WORK AHEAD"</v>
       </c>
       <c r="C3" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D3" t="str">
         <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
         <v>B</v>
       </c>
       <c r="E3">
         <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
-        <v>6.5</v>
+        <v>16</v>
       </c>
       <c r="F3">
         <f>C3*E3</f>
-        <v>6.5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
-        <v>232</v>
+      <c r="A4" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="B4" t="str">
         <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
-        <v>"END WORK CONVOY"</v>
+        <v>"RIGHT LANE CLOSED AHEAD"</v>
       </c>
       <c r="C4" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D4" t="str">
         <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
         <v>B</v>
       </c>
       <c r="E4">
         <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F6" si="0">C4*E4</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"BEGIN WORK CONVOY"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>6.5</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END WORK CONVOY"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>1</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
         <v>6</v>
       </c>
-      <c r="F4">
-        <f>C4*E4</f>
+      <c r="F6">
+        <f t="shared" si="0"/>
         <v>6</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C6" s="3"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
       <c r="C7" s="3"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3"/>
       <c r="C8" s="3"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="C9" s="3"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3"/>
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
       <c r="C11" s="3"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="C12" s="3"/>
     </row>
@@ -13364,1576 +17743,63 @@
       <c r="A15" s="3"/>
       <c r="C15" s="3"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
       <c r="C16" s="3"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="C17">
         <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
-        <v>12.5</v>
+        <v>76.5</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet102.xml><?xml version="1.0" encoding="utf-8"?>
-[...1512 lines deleted...]
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D6711C3-C792-490E-BD1B-0C6141970452}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -15296,1915 +18162,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>360</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet110.xml><?xml version="1.0" encoding="utf-8"?>
-[...1863 lines deleted...]
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97FE83B2-BC44-49E2-B912-E172DD26D5B0}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -17447,51 +18449,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>296</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DEA375B-FBAC-4512-B952-E0F4129CBCD4}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -17734,51 +18736,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>260</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4471D415-B186-4BA8-8303-2CDC28062BA9}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -18061,51 +19063,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>328</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C29B327D-C95A-400C-8332-3C234E98B119}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -18308,51 +19310,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>192</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8853EE7C-8E9A-462D-A016-FA10D7DE41C0}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -18675,51 +19677,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>344</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{259D323D-FFE8-41AB-A0A6-8CE92DE1AD11}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -19051,644 +20053,50 @@
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
       <c r="C16" s="3"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="C17">
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>308</v>
-      </c>
-[...592 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADA44CD3-94AF-4695-9CC6-383A91A6B2C5}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
@@ -19939,85 +20347,675 @@
       <c r="A12" s="3" t="s">
         <v>500</v>
       </c>
       <c r="B12" t="str">
         <f>VLOOKUP(A12,'SIGN LIST'!A:B,2,FALSE)</f>
         <v>"RIGHT LANE CLOSED 1/2 MILE"</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" t="str">
         <f>VLOOKUP(A12,'SIGN LIST'!A:F,6,FALSE)</f>
         <v>B</v>
       </c>
       <c r="E12">
         <f>VLOOKUP(A12,'SIGN LIST'!A:F,5,FALSE)</f>
         <v>16</v>
       </c>
       <c r="F12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="C13" s="3"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="C17">
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>328</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{800BCC9A-D015-4377-BC2A-4E5CB4F170DC}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"INJURE / KILL A WORKER $ 7500 + 15 YEARS</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F11" si="0">C4*E4</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"CENTER LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C7" s="3">
+        <v>3</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"CENTER &amp; LEFT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>1</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"REDUCED SPEED ZONE AHEAD"</v>
+      </c>
+      <c r="C10" s="3">
+        <v>1</v>
+      </c>
+      <c r="D10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E10">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F10">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C11" s="3">
+        <v>1</v>
+      </c>
+      <c r="D11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E11">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F11">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>244</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE6A9E18-4711-4134-A2C7-9E4738AFCF40}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"INJURE / KILL A WORKER $ 7500 + 15 YEARS</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F9" si="0">C4*E4</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"CENTER &amp; LEFT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"REDUCED SPEED ZONE AHEAD"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C9" s="3">
+        <v>4</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C10" s="3">
+        <v>2</v>
+      </c>
+      <c r="D10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E10">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <f>C10*E10</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>296</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{669DC374-2950-4199-A5F8-D7451A2E6AF5}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -20380,51 +21378,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>376</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F995936-3D9B-4673-B5DF-2A005878C9F7}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -20707,51 +21705,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>344</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7023B3D-4BD6-4C50-926A-969215A3C561}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -21054,51 +22052,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>276</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A18E5CC9-9FFB-48F3-8DA4-5EAC1B854383}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -21401,51 +22399,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>276</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E45A4EA8-0BAA-4D21-9992-E40394C54219}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -21748,51 +22746,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>360</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44A835D3-15CC-472D-A48A-09473D4E4919}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -22115,51 +23113,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="e">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>#VALUE!</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CF5FA96-C216-4A9A-BAB5-E7F801AADE0C}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -22482,51 +23480,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="e">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>#VALUE!</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{486A9F74-A525-47D3-ABE8-CBC1791FEF5A}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -22889,51 +23887,369 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>376</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51B819F4-7527-4CDA-8BB6-97F134552E86}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E14" sqref="E14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="27.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f>C4*E4</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"INJURE / KILL A WORKER $ 7500 + 15 YEARS</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F5">
+        <f t="shared" ref="F5:F12" si="0">C5*E5</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"REDUCED SPEED ZONE AHEAD"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C8" s="3">
+        <v>4</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ONE LANE ROAD AHEAD"</v>
+      </c>
+      <c r="C10" s="3">
+        <v>2</v>
+      </c>
+      <c r="D10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E10">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F10">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"BE PREPARED TO STOP"</v>
+      </c>
+      <c r="C11" s="3">
+        <v>2</v>
+      </c>
+      <c r="D11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E11">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F11">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="str">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Traffic regulator symbol</v>
+      </c>
+      <c r="C12" s="3">
+        <v>2</v>
+      </c>
+      <c r="D12" t="str">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E12">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F12">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D17,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D17,"B",F3:F17)</f>
+        <v>360</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D68FD06F-6AD5-4C6D-9B34-4F2D76BEA501}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -23176,51 +24492,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>260</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B1D5AD9-771A-496B-8A48-35E884AC2BE7}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -23543,350 +24859,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>344</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...298 lines deleted...]
-<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CFB16E5-13FC-4685-AFDC-2C513599C2F8}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="39.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -24229,51 +25246,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>376</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2484F547-888F-4E09-A715-AE226A81E5F4}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="39.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -24536,51 +25553,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>328</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{670FD786-3D59-46BC-B187-985804302E88}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="39.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -24823,51 +25840,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>328</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5583B104-1E54-47C7-8778-D371774F3EC6}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -25070,51 +26087,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>25</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>208</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5FD87EC-7186-417C-8E13-F2CEEA3C0928}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -25277,51 +26294,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>112</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70DC161C-C3C8-4A31-9361-6E44FB82D396}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -25504,51 +26521,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>25</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>144</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD3DA111-96D0-4A47-9873-2FFEA6467024}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -25651,51 +26668,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>32</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C9C8972-7175-4F02-A878-D7E0E2F4C14F}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -25781,664 +26798,50 @@
       <c r="C15" s="3"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
       <c r="C16" s="3"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>13</v>
       </c>
       <c r="C18">
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>0</v>
-      </c>
-[...612 lines deleted...]
-        <v>190</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60B6B98D-EC87-42EF-B46F-E4DF9B796C0B}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
@@ -26671,85 +27074,695 @@
       </c>
       <c r="C11" s="3">
         <v>2</v>
       </c>
       <c r="D11" t="str">
         <f>VLOOKUP(A11,'SIGN LIST'!A:F,6,FALSE)</f>
         <v>B</v>
       </c>
       <c r="E11">
         <f>VLOOKUP(A11,'SIGN LIST'!A:F,5,FALSE)</f>
         <v>16</v>
       </c>
       <c r="F11">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="C13" s="3"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="C17">
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>328</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D38F74A-BB8A-46FA-B739-3387BAFE5C41}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"NEXT X MILES"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>3</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F11" si="0">C4*E4</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"INJURE / KILL A WORKER $ 7500 + 15 YEARS</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Advisory speed plaque</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT SHOULDER CLOSED AHEAD"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>1</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT SHOULDER CLOSED"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>1</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>1</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C10" s="3">
+        <v>2</v>
+      </c>
+      <c r="D10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E10">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F10">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C11" s="3">
+        <v>2</v>
+      </c>
+      <c r="D11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E11">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>190</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A98FD1CF-2977-4CF2-A7E8-06279DDD1FA0}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"NEXT X MILES"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>3</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F11" si="0">C4*E4</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"INJURE / KILL A WORKER $ 7500 + 15 YEARS</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Advisory speed plaque</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT SHOULDER CLOSED AHEAD"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>1</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT SHOULDER CLOSED"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>1</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>1</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C10" s="3">
+        <v>2</v>
+      </c>
+      <c r="D10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E10">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F10">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C11" s="3">
+        <v>2</v>
+      </c>
+      <c r="D11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E11">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>190</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E340B9A3-5EB4-4E53-9658-B85413E635AA}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="39.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -27033,51 +28046,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>368</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AEBF9F4-20C6-4296-A2D6-8CD33FD45CC8}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="39.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -27340,51 +28353,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>336</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA4CEEB0-4F73-4CF0-B48C-E6C5AC792AC2}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -27647,51 +28660,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>336</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB089A29-6552-446F-BEC5-5385EA72C7A2}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -28014,51 +29027,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>376</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C253FB4B-73D8-4318-909A-1658FBE0976D}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="39.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -28321,51 +29334,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>368</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB811957-4708-4A3C-A45A-597B9B7579F6}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="39.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -28628,51 +29641,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>368</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5276F0F5-785B-4E95-A327-6834C8C423EF}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="39.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -28935,51 +29948,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>400</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A690B463-AC53-4BC3-9DD4-0710492FD8D7}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="39.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -29231,464 +30244,50 @@
       <c r="C15" s="3"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
       <c r="C16" s="3"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>13</v>
       </c>
       <c r="C18">
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>400</v>
-      </c>
-[...412 lines deleted...]
-        <v>#VALUE!</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1AA117F-2786-42D8-AE41-5E00ED0E4158}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
@@ -29941,88 +30540,498 @@
       </c>
       <c r="B12" t="str">
         <f>VLOOKUP(A12,'SIGN LIST'!A:B,2,FALSE)</f>
         <v>"REDUCED SPEED ZONE AHEAD"</v>
       </c>
       <c r="C12" s="3">
         <v>2</v>
       </c>
       <c r="D12" t="str">
         <f>VLOOKUP(A12,'SIGN LIST'!A:F,6,FALSE)</f>
         <v>B</v>
       </c>
       <c r="E12">
         <f>VLOOKUP(A12,'SIGN LIST'!A:F,5,FALSE)</f>
         <v>16</v>
       </c>
       <c r="F12">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="C13" s="3"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="C17">
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>340</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:F12">
     <sortCondition ref="A3"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet50.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADC758D6-15F0-4B8C-AC48-9822D762044E}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Reverse curve right</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Direction large arrow right</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F8" si="0">C4*E4</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Direction large arrow left</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Reverse curve left</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C7" s="3">
+        <v>0</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Where workers present speed limit</v>
+      </c>
+      <c r="C8" s="3">
+        <v>0</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>96</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet51.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78647D26-4BF3-4A1E-A821-CE28E5FD1B2E}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"STREET CLOSED AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>Varies</v>
+      </c>
+      <c r="F3" t="e">
+        <f>C3*E3</f>
+        <v>#VALUE!</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RAMP CLOSED"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>1</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>10</v>
+      </c>
+      <c r="F4">
+        <f>C4*E4</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3"/>
+      <c r="C5" s="3"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" t="e">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC6C0342-A148-4C00-8EE4-6228D4AFB2FA}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -30145,51 +31154,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>32</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet51.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet53.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E1D0A1D-F069-4D8B-A0FE-73B01FA93E1B}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -30332,51 +31341,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>14</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>32</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet54.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C62EF3AC-42A1-41B3-B52C-4E93AB16C006}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -30659,51 +31668,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>368</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet53.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet55.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E32301E-9036-4871-B1C6-E1FD4243158F}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -30866,51 +31875,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet54.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet56.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8B9ED5F-4977-4C6B-8C55-98EDC5BCAA42}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -31093,51 +32102,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>112</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet55.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet57.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94A1E12A-5FA2-466C-A875-676EA836C9E8}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -31260,51 +32269,51 @@
         <f ca="1">SUMIF(D4:D16,"A",F4:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D4:D16,"B",F4:F16)</f>
         <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet56.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet58.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56A36C10-4AA7-4EDF-82D1-9BAC03D145E1}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -31447,51 +32456,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>47</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet57.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet59.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7904B14F-2B18-4309-9778-1CF9504192CA}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -31763,464 +32772,50 @@
       <c r="C15" s="3"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
       <c r="C16" s="3"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>13</v>
       </c>
       <c r="C18">
         <f ca="1">SUMIF(D3:D15,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D15,"B",F3:F15)</f>
         <v>124</v>
-      </c>
-[...412 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A125DC5C-D64F-4050-9DE7-2F7B7610C0DD}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
@@ -32473,85 +33068,495 @@
       </c>
       <c r="B12" t="str">
         <f>VLOOKUP(A12,'SIGN LIST'!A:B,2,FALSE)</f>
         <v>"DO NOT PASS"</v>
       </c>
       <c r="C12" s="3">
         <v>2</v>
       </c>
       <c r="D12" t="str">
         <f>VLOOKUP(A12,'SIGN LIST'!A:F,6,FALSE)</f>
         <v>B</v>
       </c>
       <c r="E12">
         <f>VLOOKUP(A12,'SIGN LIST'!A:F,5,FALSE)</f>
         <v>12</v>
       </c>
       <c r="F12">
         <f t="shared" si="0"/>
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="C13" s="3"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="C17">
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>352</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet60.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2650F276-8A43-4B02-A161-3A28C183E98E}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RAMP WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>1</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ON RAMP"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>1</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F7" si="0">C4*E4</f>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT SHOULDER CLOSED"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>1</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>1</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>60</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet61.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5D4F383-6E4A-4D6B-A479-16551EDED719}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT LANE CLOSED 2 MILES"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F5" si="0">C4*E4</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT LANE CLOSED 2 MILES"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>96</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet62.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{340BD86E-0B03-4D2B-97AE-7E7F77187685}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -32646,51 +33651,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet61.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet63.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A2CAFD2-C5C7-4D64-A90C-9A23E55D46B5}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -32813,51 +33818,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>28</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet62.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet64.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBBED93E-1EB4-403F-AA75-522D9EA1F05E}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -32980,51 +33985,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>28</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet63.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet65.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6064C623-93CC-48DB-9FCB-81EBD949B9A9}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -33367,51 +34372,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>533.5</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet64.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet66.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DE60051-DF35-4E9C-B58F-972B5C2EFA9A}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -33714,51 +34719,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>384</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet65.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet67.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{103607FC-934F-4620-9042-58DAB42A45CD}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -34101,51 +35106,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>440</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet66.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet68.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88B68C37-962A-4B96-B1AF-5FEBF5F3F667}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="39.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -34448,51 +35453,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>384</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet67.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet69.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F18F5D42-098F-4443-A72D-CEF204BF5CD6}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -34775,51 +35780,364 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>304</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet68.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDED5627-BAF6-4DFF-81C6-5E0CE40742D6}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J12" sqref="J12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="27.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"INJURE / KILL A WORKER $ 7500 + 15 YEARS</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F12" si="0">C4*E4</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ONE LANE ROAD AHEAD"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f>C5*E5</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"REDUCED SPEED ZONE AHEAD"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"BE PREPARED TO STOP"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f>C7*E7</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C9" s="3">
+        <v>4</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C10" s="3">
+        <v>2</v>
+      </c>
+      <c r="D10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E10">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="B11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"STOP HERE ON RED"</v>
+      </c>
+      <c r="C11" s="3">
+        <v>2</v>
+      </c>
+      <c r="D11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E11">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>13.5</v>
+      </c>
+      <c r="F11">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="B12" t="str">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT LANE CLOSED 1/2 MILE"</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" t="str">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E12">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F12">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F8)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>323</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet70.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF9FA61B-597D-4D77-BBE8-9A3B2CCB3189}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -35142,51 +36460,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>352</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet69.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet71.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D146635-352C-4379-8886-3185170B19E9}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -35529,51 +36847,5234 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="C19">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>454</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet72.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D5FA81D-DE9F-41AD-98F7-8BD71ADBA00B}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"INJURE / KILL A WORKER $ 7500 + 15 YEARS</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F14" si="0">C4*E4</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"LEFT 2 LANES CLOSED AHEAD"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>4</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"REDUCED SPEED ZONE AHEAD"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C8" s="3">
+        <v>4</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C10" s="3">
+        <v>6</v>
+      </c>
+      <c r="D10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E10">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F10">
+        <f t="shared" si="0"/>
+        <v>120</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Detour directional route keep left</v>
+      </c>
+      <c r="C11" s="3">
+        <v>1</v>
+      </c>
+      <c r="D11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E11">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16.5</v>
+      </c>
+      <c r="F11">
+        <f t="shared" si="0"/>
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" t="str">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Detour directional route keep right</v>
+      </c>
+      <c r="C12" s="3">
+        <v>1</v>
+      </c>
+      <c r="D12" t="str">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E12">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16.5</v>
+      </c>
+      <c r="F12">
+        <f t="shared" si="0"/>
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" t="str">
+        <f>VLOOKUP(A13,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Detour double directional route with angled arrows</v>
+      </c>
+      <c r="C13" s="3">
+        <v>1</v>
+      </c>
+      <c r="D13" t="str">
+        <f>VLOOKUP(A13,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E13">
+        <f>VLOOKUP(A13,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F13">
+        <f t="shared" si="0"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="str">
+        <f>VLOOKUP(A14,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Where workers present speed limit</v>
+      </c>
+      <c r="C14" s="3">
+        <v>2</v>
+      </c>
+      <c r="D14" t="str">
+        <f>VLOOKUP(A14,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E14">
+        <f>VLOOKUP(A14,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F14">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>477</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet73.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27EFAEAA-5388-4DAE-ACF8-7FEC7EBE732B}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"INJURE / KILL A WORKER $ 7500 + 15 YEARS</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F13" si="0">C4*E4</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"LEFT 2 LANES CLOSED AHEAD"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"REDUCED SPEED ZONE AHEAD"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C8" s="3">
+        <v>4</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C10" s="3">
+        <v>6</v>
+      </c>
+      <c r="D10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E10">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F10">
+        <f t="shared" si="0"/>
+        <v>120</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Detour directional route keep left</v>
+      </c>
+      <c r="C11" s="3">
+        <v>2</v>
+      </c>
+      <c r="D11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E11">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16.5</v>
+      </c>
+      <c r="F11">
+        <f t="shared" si="0"/>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="str">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Where workers present speed limit</v>
+      </c>
+      <c r="C12" s="3">
+        <v>2</v>
+      </c>
+      <c r="D12" t="str">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E12">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F12">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" t="str">
+        <f>VLOOKUP(A13,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Detour double directional route with angled arrows</v>
+      </c>
+      <c r="C13" s="3">
+        <v>1</v>
+      </c>
+      <c r="D13" t="str">
+        <f>VLOOKUP(A13,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E13">
+        <f>VLOOKUP(A13,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F13">
+        <f t="shared" si="0"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>461</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet74.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F72537B2-977A-469D-8EAF-7925CA3002D3}">
+  <dimension ref="A1:F21"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"BE PREPARED TO STOP"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>4</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F9" si="0">C4*E4</f>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT SHOULDER CLOSED AHEAD"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"LEFT SHOULDER CLOSED AHEAD"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>1</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT SHOULDER CLOSED"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>1</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"LEFT SHOULDER CLOSED"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>1</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="3"/>
+      <c r="C17" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="3"/>
+      <c r="C18" s="3"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20">
+        <f ca="1">SUMIF(D3:D18,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21">
+        <f>SUMIF(D3:D18,"B",F3:F18)</f>
+        <v>192</v>
+      </c>
+      <c r="D21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet75.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1528C6A6-0C27-4257-B60F-90B5F2D53368}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"BE PREPARED TO STOP"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>4</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F9" si="0">C4*E4</f>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT SHOULDER CLOSED AHEAD"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT SHOULDER CLOSED"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>1</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"LEFT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>224</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet76.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7D62EBB-D703-48BD-988E-CBCE651397DF}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>4</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="C4" s="3"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3"/>
+      <c r="C5" s="3"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>64</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet77.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{077E40F0-89E6-4870-8977-E5BB9490501A}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ONE LANE ROAD AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F9" si="0">C4*E4</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Traffic regulator symbol</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"BE PREPARED TO STOP"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>216</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet78.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77740580-0CAC-4BF0-9990-CC9B28C6C7B6}">
+  <dimension ref="A1:F20"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ONE LANE ROAD AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F10" si="0">C4*E4</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"REDUCED SPEED ZONE AHEAD"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" ref="F5" si="1">C5*E5</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Traffic regulator symbol</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"BE PREPARED TO STOP"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C9" s="3">
+        <v>4</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C10" s="3">
+        <v>2</v>
+      </c>
+      <c r="D10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E10">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="3"/>
+      <c r="C17" s="3"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19">
+        <f ca="1">SUMIF(D3:D17,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20">
+        <f>SUMIF(D3:D17,"B",F3:F17)</f>
+        <v>288</v>
+      </c>
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet79.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9253B416-279F-409B-AB63-1281DEC48DEE}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="27.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f t="shared" ref="F3:F12" si="0">C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ONE LANE ROAD AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Advisory speed plaque</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Signal ahead</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"STOP HERE ON RED"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>13.5</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Object marker</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>3</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="B10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Object marker</v>
+      </c>
+      <c r="C10" s="3">
+        <v>2</v>
+      </c>
+      <c r="D10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E10">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>3</v>
+      </c>
+      <c r="F10">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C11" s="3">
+        <v>2</v>
+      </c>
+      <c r="D11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E11">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" t="str">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C12" s="3">
+        <v>2</v>
+      </c>
+      <c r="D12" t="str">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E12">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F12">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D17,"A",F3:F5)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D17,"B",F3:F17)</f>
+        <v>231</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{079D1A9C-3670-4F69-86E0-EC5B51AB3CAF}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F3" sqref="F3:F4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="27.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RUMBLE STRIPS AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f>C4*E4</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"INJURE / KILL A WORKER $ 7500 + 15 YEARS</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F5">
+        <f t="shared" ref="F5:F13" si="0">C5*E5</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ONE LANE ROAD AHEAD"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f>C6*E6</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"REDUCED SPEED ZONE AHEAD"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"BE PREPARED TO STOP"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f>C8*E8</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C10" s="3">
+        <v>4</v>
+      </c>
+      <c r="D10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E10">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F10">
+        <f t="shared" si="0"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C11" s="3">
+        <v>2</v>
+      </c>
+      <c r="D11" t="str">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E11">
+        <f>VLOOKUP(A11,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="B12" t="str">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"STOP HERE ON RED"</v>
+      </c>
+      <c r="C12" s="3">
+        <v>2</v>
+      </c>
+      <c r="D12" t="str">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E12">
+        <f>VLOOKUP(A12,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>13.5</v>
+      </c>
+      <c r="F12">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="B13" t="str">
+        <f>VLOOKUP(A13,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT LANE CLOSED 1/2 MILE"</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" t="str">
+        <f>VLOOKUP(A13,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E13">
+        <f>VLOOKUP(A13,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F13">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D17,"A",F3:F9)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D17,"B",F3:F17)</f>
+        <v>355</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet80.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3515FA6-FB11-48F4-954A-54315F47CFB2}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="27.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f t="shared" ref="F3:F8" si="0">C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT SHOULDER CLOSED AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>1</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Advisory speed plaque</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C8" s="3">
+        <v>1</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F5)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>120</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet81.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CC485E3-8652-43CD-B4F6-E02CC82A6FE6}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>1</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F6" si="0">C4*E4</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Right lane ends</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F7">
+        <f>C7*E7</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <f>C8*E8</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>152</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet82.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C27D1BF-C433-4365-BDC1-D1417EFCD81C}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"RIGHT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>1</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F6" si="0">C4*E4</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Right lane ends</v>
+      </c>
+      <c r="C5" s="3">
+        <v>1</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C7" s="3">
+        <v>3</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F7">
+        <f>C7*E7</f>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <f>C8*E8</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"REDUCED SPEED ZONE AHEAD"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>1</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <f>C9*E9</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>188</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet83.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0770121-EDE6-4A24-9410-C157B814678F}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="27.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f t="shared" ref="F3:F8" si="0">C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"LEFT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F5)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>184</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet84.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82BFECD1-544C-462E-A898-E317B908FC5C}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="27.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f t="shared" ref="F3:F9" si="0">C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C5" s="3">
+        <v>4</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"LEFT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"REDUCED SPEED ZONE AHEAD"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F5)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>256</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet85.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF9719DD-0B14-4545-87C9-D9B1E9046782}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="27.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f t="shared" ref="F3:F9" si="0">C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"CENTER &amp; LEFT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>1</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C8" s="3">
+        <v>1</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"CENTER LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>1</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F5)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>168</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet86.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8CA3392-2A93-467D-A931-A7205C6F387F}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="27.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f t="shared" ref="F3:F10" si="0">C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C5" s="3">
+        <v>3</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"CENTER &amp; LEFT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>1</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C8" s="3">
+        <v>1</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"CENTER LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>1</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"REDUCED SPEED ZONE AHEAD"</v>
+      </c>
+      <c r="C10" s="3">
+        <v>1</v>
+      </c>
+      <c r="D10" t="str">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E10">
+        <f>VLOOKUP(A10,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F10">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F5)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>204</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet87.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A290C2C-A86A-4EAD-BDE7-EE89DE14261E}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f t="shared" ref="F3:F8" si="0">C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"CENTER &amp; LEFT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F4)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>184</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet88.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{472C99D7-694D-41EE-A5E6-EEFF2C81E4DB}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F3">
+        <f t="shared" ref="F3:F9" si="0">C3*E3</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"CENTER &amp; LEFT LANE CLOSED AHEAD"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F4">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"REDUCED SPEED ZONE AHEAD"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Left lane ends</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>SPEED LIMIT</v>
+      </c>
+      <c r="C8" s="3">
+        <v>4</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="F8">
+        <f t="shared" si="0"/>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F5)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>256</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet89.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50CB30FD-17E8-4527-BE28-7BF3D13AE919}">
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK NEXT __ MILES"</v>
+      </c>
+      <c r="C3" s="3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E3">
+        <f>VLOOKUP(A3,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>10</v>
+      </c>
+      <c r="F3">
+        <f>C3*E3</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"END ROAD WORK"</v>
+      </c>
+      <c r="C4" s="3">
+        <v>2</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E4">
+        <f>VLOOKUP(A4,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <f t="shared" ref="F4:F5" si="0">C4*E4</f>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ROAD WORK AHEAD"</v>
+      </c>
+      <c r="C5" s="3">
+        <v>2</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E5">
+        <f>VLOOKUP(A5,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F5">
+        <f t="shared" si="0"/>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"ONE LANE ROAD AHEAD"</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E6">
+        <f>VLOOKUP(A6,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F6">
+        <f>C6*E6</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>Traffic regulator symbol</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E7">
+        <f>VLOOKUP(A7,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F7">
+        <f>C7*E7</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"BE PREPARED TO STOP"</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E8">
+        <f>VLOOKUP(A8,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F8">
+        <f>C8*E8</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:B,2,FALSE)</f>
+        <v>"WORK ZONE BEGINS"</v>
+      </c>
+      <c r="C9" s="3">
+        <v>2</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,6,FALSE)</f>
+        <v>B</v>
+      </c>
+      <c r="E9">
+        <f>VLOOKUP(A9,'SIGN LIST'!A:F,5,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="F9">
+        <f>C9*E9</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="C13" s="3"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="C14" s="3"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="C15" s="3"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17">
+        <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
+        <v>0</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18">
+        <f>SUMIF(D3:D16,"B",F3:F16)</f>
+        <v>196</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5792956D-B43C-490D-BBBF-4AAEB1E8947D}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -35814,5280 +42315,81 @@
       </c>
       <c r="B12" t="str">
         <f>VLOOKUP(A12,'SIGN LIST'!A:B,2,FALSE)</f>
         <v>SPEED LIMIT</v>
       </c>
       <c r="C12" s="3">
         <v>2</v>
       </c>
       <c r="D12" t="str">
         <f>VLOOKUP(A12,'SIGN LIST'!A:F,6,FALSE)</f>
         <v>B</v>
       </c>
       <c r="E12">
         <f>VLOOKUP(A12,'SIGN LIST'!A:F,5,FALSE)</f>
         <v>20</v>
       </c>
       <c r="F12">
         <f t="shared" si="0"/>
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="C13" s="3"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="C17">
         <f ca="1">SUMIF(D3:D16,"A",F3:F6)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>435</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet70.xml><?xml version="1.0" encoding="utf-8"?>
-[...5194 lines deleted...]
-<file path=xl/worksheets/sheet88.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet90.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D402FAEE-1627-45AB-B767-7C52F34134A4}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -41330,51 +42632,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>163</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet89.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet91.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ABB0B08A-1613-495C-BC9C-B873F950D998}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -41597,310 +42899,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>256</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...258 lines deleted...]
-<file path=xl/worksheets/sheet90.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet92.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B61C56C-62E2-42D3-8A7C-3702924283E2}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -42183,51 +43226,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>360</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet91.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet93.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB327795-7F93-4B0E-BA6F-A39D35C86FBE}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -42349,51 +43392,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet92.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet94.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F97EE961-44CD-424D-99CE-7E3926CCE62B}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -42536,51 +43579,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
         <v>14</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet93.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet95.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{462E2A35-6302-47DD-905E-F2A4CC7CDAEB}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -42743,51 +43786,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>128</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet94.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet96.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F601BE35-1F27-4F30-A204-AB1099667D5E}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -42950,51 +43993,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet95.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet97.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B7AF286-BBD1-4554-A7BA-972E05EBCD52}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -43093,51 +44136,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>0</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet96.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet98.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54840AA8-8CC7-47E7-9B62-2063FFBE877C}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -43238,51 +44281,51 @@
         <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet97.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet99.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3666C2E4-53D8-463C-8ED9-5B78E8C0843A}">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -43372,393 +44415,86 @@
       <c r="C15" s="3"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
       <c r="C16" s="3"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="C17">
         <f ca="1">SUMIF(D3:D16,"A",F3:F7)</f>
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="C18">
         <f>SUMIF(D3:D16,"B",F3:F16)</f>
         <v>16</v>
-      </c>
-[...307 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>119</vt:i4>
+        <vt:i4>121</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="119" baseType="lpstr">
+    <vt:vector size="121" baseType="lpstr">
       <vt:lpstr>SIGN LIST</vt:lpstr>
       <vt:lpstr>110-TR-NFW-2L</vt:lpstr>
       <vt:lpstr>111-TR-NFW-2L-RUM</vt:lpstr>
       <vt:lpstr>112-TR-CLT</vt:lpstr>
       <vt:lpstr>113-TR-HAUL</vt:lpstr>
       <vt:lpstr>114-TR-HAUL-AW</vt:lpstr>
+      <vt:lpstr>115-AFAD-NFW-2L</vt:lpstr>
+      <vt:lpstr>116-AFAD-NFW-2L-RUM</vt:lpstr>
       <vt:lpstr>120-TS-DUAL-SIGN</vt:lpstr>
       <vt:lpstr>121-SINGLE-SIGN</vt:lpstr>
       <vt:lpstr>122-NFW-SHL-(R)</vt:lpstr>
       <vt:lpstr>123-NFW-1LC-(R)</vt:lpstr>
       <vt:lpstr>124-NFW-2(R&amp;L)LC-SHIFT</vt:lpstr>
       <vt:lpstr>125-NFW-2LC-(IN)</vt:lpstr>
       <vt:lpstr>126-NFW-2LC-(L)</vt:lpstr>
       <vt:lpstr>127-NFW-SHIFT-0LC</vt:lpstr>
       <vt:lpstr>130-CLT-1-(CLT)</vt:lpstr>
       <vt:lpstr>131-CLT-1(L)LC-SHIFT</vt:lpstr>
       <vt:lpstr>132-CLT-1-(R)LC-SHIFT</vt:lpstr>
       <vt:lpstr>133-CLT-1LC-(L)</vt:lpstr>
       <vt:lpstr>134-CLT-2(R&amp;L)LC-(IN)</vt:lpstr>
       <vt:lpstr>135-CLT-2(R&amp;L)LC-SHIFT</vt:lpstr>
       <vt:lpstr>136-CLT-SHIFT-(R&amp;L)</vt:lpstr>
       <vt:lpstr>137-CLT-SHIFT-0LC</vt:lpstr>
       <vt:lpstr>138-CLT-SHIFT-2(R)</vt:lpstr>
       <vt:lpstr>140-CLT-PARK-LANE</vt:lpstr>
       <vt:lpstr>141-CLT-PARK-SHIFT</vt:lpstr>
       <vt:lpstr>142-CLT-PARK-SHIFT-SHL</vt:lpstr>
       <vt:lpstr>150-CLT(7)-2(R&amp;L)LC-2(R)SHIFT</vt:lpstr>
       <vt:lpstr>151-CLT(7)-2LC-(L)</vt:lpstr>
       <vt:lpstr>152-CLT(7)-3(1R&amp;L)LC-2(L)SHIFT</vt:lpstr>
       <vt:lpstr>153-CLT(7)-3(2R&amp;1L)LC-1(L)SHIFT</vt:lpstr>
       <vt:lpstr>154-CLT(7)-3(L)LC-(IN)</vt:lpstr>
@@ -43870,27 +44606,129 @@
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_SetDate">
     <vt:lpwstr>2021-04-01T14:48:09Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_Name">
     <vt:lpwstr>3a2fed65-62e7-46ea-af74-187e0c17143a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_SiteId">
     <vt:lpwstr>d5fb7087-3777-42ad-966a-892ef47225d1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_ActionId">
     <vt:lpwstr>83e1d531-4449-4fdd-aadb-3e3aaebe6efc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Folder_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Code">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Folder_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Folder_Description">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="/Folder_Name/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="/Folder_Description/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Folder_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Folder_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Folder_Manager">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Folder_ManagerDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Folder_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Folder_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Folder_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Folder_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Folder_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Folder_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Folder_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Folder_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Document_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Document_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Document_FileName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Document_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Document_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Document_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Document_Size">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Document_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Document_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Document_Department">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Document_DepartmentDesc">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>