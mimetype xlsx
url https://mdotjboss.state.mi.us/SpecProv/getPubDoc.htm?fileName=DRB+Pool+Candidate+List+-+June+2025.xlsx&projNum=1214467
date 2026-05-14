--- v1 (2026-03-13)
+++ v2 (2026-05-14)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="c:\pwise\d1214467\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6FBFB609-83FE-4EED-9680-DE57D5CFFF7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C2F560CD-0F75-4DB0-A836-A542FD527992}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="tObBEyiTotkR9VwoxwIeFo+AWfF5pIHPK8Gz3HnboFXlKkuI6dG9ACRIrqa4NQLfJA69fb4j7tk01WrcEAv1wQ==" workbookSaltValue="pHENdkYlSOiplYAdEHxdNw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{524C3A7A-F76D-4F15-8FAD-B4F5C5218A04}"/>
   </bookViews>
   <sheets>
     <sheet name="DRB Candidate List" sheetId="2" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'DRB Candidate List'!$D$1:$D$172</definedName>
     <definedName name="input">'[1]Candidate Search'!$E$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'DRB Candidate List'!$A$1:$E$67</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
@@ -1522,51 +1522,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcmaone@aol.com" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:awadhpra@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dreaum0973@charter.net" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b956b664f-7cf2-4e5e-b218-df418f73e237%7d/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7ba0354984-2fe5-435e-b8be-2480eb5f9ffb%7d/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7bb17506f4-f6a5-40cb-a616-ae8de45f180a%7d/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b3081df2a-dc0a-4d00-9365-0a03e704bcd7%7d/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/P%7b94990086-8935-497c-b33f-5de52c7309a1%7d/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/P%7b65758454-5201-401c-a4c4-858d0ce0e781%7d/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ogeu@tymeengineering.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hmckittr@cox.net" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kwessels@fishbeck.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:seabee1111@msn.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mar11soc@aol.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b654b5645-9dd0-422b-817b-4048ba2a710f%7d/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b629e85de-e3ff-4582-a55b-6b5cf8229bdb%7d/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b923e13e6-c1d7-4cb3-b7ca-c27cce9aa9f7%7d/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b4df6304d-788e-4d47-8419-71bbc6d4f68c%7d/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b4c669264-770f-4988-919c-4ee0b2d6984a%7d/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/P%7b77e8ff77-657f-46e7-b60c-350f49ad3df0%7d/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeff.bigelow@glengineering.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rothgroupinc@aol.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/P%7bf7d90619-07b9-4170-aefc-301b9b8e5213%7d/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/P%7b053562f6-0f58-43f8-912c-a40d0702836c%7d/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:earlengdrb@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JIM.WEEKS.PE@ATT.NET" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galerewa@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ottoj@lsengineering.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cepeauw3@sbcglobal.net" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kirk.branson01@comcast.net" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b2d509d46-fed7-48ed-9f9a-0b191a223a2a%7d/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b4eae1720-654c-401d-abfb-0fd56ee88a3b%7d/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7bbb41f24e-95a5-4991-8f06-085ee63c4b1f%7d/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b1364797d-0a78-4495-805d-014b0f09ec61%7d/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b27680d1f-0cdb-4488-a747-ef4f955ec0d7%7d/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b7dc0a924-c798-4b58-bba8-369541f4d30f%7d/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smithc@LSEngineering.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richterb@LSEngineering.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stuecherm@comcast.net" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gula53@yahoo.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ealbada@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@jimfoley.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b768e3f83-678c-4559-b9c3-7c516ba13cdc%7d/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b7d2e758c-4b25-4678-895f-af313e7e9df3%7d/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b95cc547b-cd6e-468a-b7b5-b644a64822a9%7d/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b8c996d90-dc25-4ed6-adfb-a88e99b357f1%7d/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Larry.young@sme-usa.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/P%7b85ef2aaa-f4fa-4905-957e-9dac24cbf02b%7d/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hemmingsenm@msn.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john.spittler@spittlerstrategicservices.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crajala@benesch.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lara6@ferris.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bob.daavettila@tetratech.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sjaiyesimi@urbanengineeringsolutions.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b2d7957d9-37f6-488c-a77e-45eee879cd8f%7d/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7bf36e8137-306b-4b57-aee5-8986e71bcc1f%7d/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b9849f07f-f671-4eae-8c7a-a3eee45b75df%7d/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b3ad15356-d8c6-4a0d-b64f-5d355b7343d5%7d/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tntconsulting14@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wilson35.dw@gmail.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:randall.over@mac.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/P%7b4ca80c07-958d-4f5e-ac21-11f9aaa55cd5%7d/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patzerllc@aol.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7be4507097-240b-4f90-b152-47196bde1c7c%7d/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7bc2ffd10b-4d5f-4d7d-8da7-d206fbc32888%7d/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b1c7ba900-9763-4466-b292-91ead2a73e22%7d/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b03a5a56f-1a1d-41e6-b9c2-08317f1f98bf%7d/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7be1974882-ebde-4d8f-98a9-43a138db303d%7d/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lauerml@cdmsmith.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edwin.tatem@yahoo.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cooperd28@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:omaraconsultingllc@gmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanportfliet2016@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wbbritt@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael@corneliusconsultants.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimdoebler@cox.net" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgondy@ces-consultingllc.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heather@hendgesdm.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b131c1055-ef1f-4807-8a01-991c708b3b12%7d/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7bfb8d6c83-418e-42a2-b864-911145734aef%7d/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7bb6817d3b-a46d-4733-811a-3ff68f676899%7d/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/P%7b7a46090d-f67b-471b-9f8c-4e6a4b5134c5%7d/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Farid@Saddik.net" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbf@richardfullerton.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmikula@abonmarche.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ynenaydykh@bloomcos.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b3794235b-c436-43b3-9bc0-f255fae094cd%7d/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b0e9493d6-80d3-4504-9a08-304118e76d53%7d/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7ba0b9e78a-31a1-4293-901d-792e50171937%7d/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b0ae93266-1032-4fc0-8398-f2608cc77280%7d/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b7cde706b-d44c-4004-8bbe-3a715d3f2e17%7d/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b185cf62c-712f-4798-a289-d8d7c54d6c7a%7d/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsmn@cowi.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/D%7ba2609fe3-8db0-4cb7-a2dc-ae7bbdf18a84%7d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreb@abe-engineers.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/P%7b69fa2b8a-c357-4600-a7bc-d7ac4e96aa08%7d/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/P%7b734a5741-29dd-4412-a79a-89afda6a93ad%7d/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@rawlinsic.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmcdonough@mbpce.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tothehighcalling@carolina.rr.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diane@dgrconsultants.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aagold@cms-tx.us" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7bfe759c41-1dbe-4908-8ae4-d518f8967a8b%7d/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim.woods@ohm-advisors.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roape1@aol.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b065d0a0d-f4f6-41cb-b824-9a79a6e42ae6%7d/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b07a91878-5e05-41d1-b2d8-f0fd74651c8c%7d/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b49276fb2-5620-4812-a6d3-5f9fc29b9313%7d/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikenystrom@comcast.net" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/P%7bbce20041-46a7-4f4f-b2be-77c316ac4279%7d/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Blue_water_9724@icloud.com" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/P%7b152b11e7-898c-481b-a678-72e3b2cb622e%7d/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edward.plotkin@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b45da720f-d0dc-4159-8ab1-3fab8eb967a0%7d/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/P%7b0a68f53f-05f6-4ebb-92df-fdc36d822614%7d/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwashler@preinnewhof.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhf2112@hotmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thesmond@aol.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b51e07ae0-e5b4-43c4-8b1e-48be729fe6ab%7d/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7b2a0dac44-76dd-4781-837e-340e1306d005%7d/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7ba8713ce4-9064-4a41-8a9a-210d414fdeff%7d/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCV591PWISPAA01.ngds.state.mi.us:MDOTProjectWise/Documents/P%7b55aa8806-3a5f-4b9f-86d4-430cddd77af7%7d/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:welkebobbi1@gmail.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greg.johnson@wsp.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw://HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise/Documents/P%7bace88263-8846-4f6d-918b-dca1bd24fd1b%7d/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pw:\\HCS591PWISPA901.som.ad.state.mi.us:MDOTProjectWise\Documents\External%20Partnerships\Dispute%20Review%20Board%20(DRB)\Morrison,%20James\" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A44091B9-7BF6-4CEB-BDFA-B1536D4D22FE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD172"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="F10" sqref="F10"/>
-      <selection pane="bottomLeft" activeCell="F11" sqref="F11"/>
+      <selection pane="bottomLeft" activeCell="F5" sqref="F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38" style="22" customWidth="1"/>
     <col min="2" max="2" width="42.28515625" style="22" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="22" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="22" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="23" customWidth="1"/>
     <col min="6" max="6" width="43.5703125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>88</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>199</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>198</v>