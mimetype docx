--- v0 (2025-12-14)
+++ v1 (2026-05-10)
@@ -3,253 +3,164 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5A07D3F1" w14:textId="77777777" w:rsidR="00924A1C" w:rsidRPr="000D2D10" w:rsidRDefault="00924A1C" w:rsidP="00B151F7">
+    <w:p w14:paraId="795AA91A" w14:textId="5A6D3F46" w:rsidR="00924A1C" w:rsidRPr="000D2D10" w:rsidRDefault="00924A1C" w:rsidP="001B092A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MICHIGAN</w:t>
+      </w:r>
+      <w:r w:rsidR="001B092A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000D2D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DEPARTMENT OF TRANSPORTATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C0206C" w14:textId="40E0F98B" w:rsidR="00924A1C" w:rsidRPr="000D2D10" w:rsidRDefault="00924A1C" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2D10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MICHIGAN</w:t>
+        <w:t>SPECIAL PROVISION</w:t>
+      </w:r>
+      <w:r w:rsidR="001B092A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000D2D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FOR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795AA91A" w14:textId="77777777" w:rsidR="00924A1C" w:rsidRPr="000D2D10" w:rsidRDefault="00924A1C" w:rsidP="00B151F7">
+    <w:p w14:paraId="29A891FF" w14:textId="3FB0B491" w:rsidR="00924A1C" w:rsidRPr="000D2D10" w:rsidRDefault="000B1273" w:rsidP="001B092A">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...94 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223655">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">PEDESTRIAN </w:t>
       </w:r>
       <w:r w:rsidR="00271525" w:rsidRPr="000D2D10">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>STRUCTURES, TEMP</w:t>
       </w:r>
       <w:r w:rsidR="000D2D10">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>ORARY</w:t>
       </w:r>
       <w:r w:rsidR="00271525" w:rsidRPr="000D2D10">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>, SPECIAL</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2D10">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> FOR JOB NUMBER 106621</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F5B768" w14:textId="77777777" w:rsidR="00924A1C" w:rsidRPr="004147E8" w:rsidRDefault="00924A1C" w:rsidP="00B151F7">
-[...14 lines deleted...]
-    <w:p w14:paraId="6789ED77" w14:textId="5B532CAD" w:rsidR="00924A1C" w:rsidRPr="004147E8" w:rsidRDefault="004D4EFE" w:rsidP="00B151F7">
+    <w:p w14:paraId="6789ED77" w14:textId="5B532CAD" w:rsidR="00924A1C" w:rsidRPr="004147E8" w:rsidRDefault="004D4EFE" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BRG</w:t>
       </w:r>
       <w:r w:rsidR="00B65F86" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
@@ -359,60 +270,69 @@
       </w:r>
       <w:r w:rsidR="000D2D10" w:rsidRPr="00B151F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="000D2D10" w:rsidRPr="00B151F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>APPR:</w:t>
       </w:r>
       <w:r w:rsidR="000A6C73" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCK</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="000A6C73" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DMG</w:t>
       </w:r>
       <w:r w:rsidR="00B65F86" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="000A6C73" w:rsidRPr="004147E8">
@@ -442,1557 +362,1304 @@
       <w:r w:rsidR="008F5072">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="000A6C73" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
       <w:r w:rsidR="000D2D10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3167E285" w14:textId="77777777" w:rsidR="00606B31" w:rsidRPr="004147E8" w:rsidRDefault="00606B31" w:rsidP="00B151F7">
+    <w:p w14:paraId="7969DE8E" w14:textId="20E5DC50" w:rsidR="00924A1C" w:rsidRPr="004147E8" w:rsidRDefault="00924A1C" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86EEF" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86EEF" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86EEF" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This work consists of </w:t>
+      </w:r>
+      <w:r w:rsidR="00097F52" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">designing, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>constructing</w:t>
+      </w:r>
+      <w:r w:rsidR="00097F52" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, maintaining, removing</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00097F52" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and disposing of</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a temporary pedestrian bridge </w:t>
+      </w:r>
+      <w:r w:rsidR="000A724F" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and foundation support system </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in accordance with section 714 of the Standard Specifications for Construction, the plans and this special provision.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7969DE8E" w14:textId="20E5DC50" w:rsidR="00924A1C" w:rsidRPr="004147E8" w:rsidRDefault="00924A1C" w:rsidP="00B151F7">
+    <w:p w14:paraId="2C92CBAE" w14:textId="2D41BF62" w:rsidR="00CF0714" w:rsidRPr="004147E8" w:rsidRDefault="00EB67DD" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E86EEF" w:rsidRPr="004147E8">
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...12 lines deleted...]
-          <w:bCs/>
+        <w:t>Materials.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  None </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2D10" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pecified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E86EEF" w:rsidRPr="004147E8">
-[...73 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6D8BF069" w14:textId="77777777" w:rsidR="00606B31" w:rsidRPr="004147E8" w:rsidRDefault="00606B31" w:rsidP="00B151F7">
+    <w:p w14:paraId="112B5B4C" w14:textId="4E57CFAB" w:rsidR="00924A1C" w:rsidRPr="004147E8" w:rsidRDefault="00924A1C" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86EEF" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Construction.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86EEF" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unless directed otherwise by the Engineer, construction of the temporary pedestrian bridge must be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A665A3" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>accord</w:t>
+      </w:r>
+      <w:r w:rsidR="00A665A3" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the plans and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0F2A" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sub</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>section 714</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0F2A" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.03</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Standard Specification for Construction</w:t>
+      </w:r>
+      <w:r w:rsidR="00A665A3" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> except as specified in this </w:t>
+      </w:r>
+      <w:r w:rsidR="00A665A3" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>special provision</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2C92CBAE" w14:textId="2D41BF62" w:rsidR="00CF0714" w:rsidRPr="004147E8" w:rsidRDefault="00EB67DD" w:rsidP="00B151F7">
+    <w:p w14:paraId="6A5C95AD" w14:textId="19C6AE63" w:rsidR="00492C46" w:rsidRPr="004147E8" w:rsidRDefault="00492C46" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...33 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of the temporary pedestrian bridge is required during construction of the </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2E02" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edward </w:t>
+      </w:r>
+      <w:r w:rsidR="00937C1B" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Hines Drive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over </w:t>
+      </w:r>
+      <w:r w:rsidR="00937C1B" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2E02" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ld</w:t>
+      </w:r>
+      <w:r w:rsidR="00937C1B" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M-14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2E02" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Ann Arbor Road) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vehicular bridge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169C9C78" w14:textId="77777777" w:rsidR="00E86EEF" w:rsidRPr="004147E8" w:rsidRDefault="00E86EEF" w:rsidP="00B151F7">
+    <w:p w14:paraId="45806C80" w14:textId="39C61D20" w:rsidR="00271525" w:rsidRPr="00B151F7" w:rsidRDefault="00EB67DD" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Design the temporary pedestrian bridge to carry live loading in the amount of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE78AB" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>psf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over the entire structure and in accordance with the current </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B151F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>AASHTO LRFD Bridge Design Specifications</w:t>
+      </w:r>
+      <w:r w:rsidR="00097F52" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00097F52" w:rsidRPr="00B151F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>AASHTO LRFD Guide Specifications for the Design of Pedestrian Bridges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B151F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="112B5B4C" w14:textId="4E57CFAB" w:rsidR="00924A1C" w:rsidRPr="004147E8" w:rsidRDefault="00924A1C" w:rsidP="00B151F7">
+    <w:p w14:paraId="2CAB8D36" w14:textId="0058294C" w:rsidR="00271525" w:rsidRPr="004147E8" w:rsidRDefault="00EB67DD" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...8 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004147E8">
-[...90 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="000D2D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Furnish</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2D10" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a minimum </w:t>
+      </w:r>
+      <w:r w:rsidR="00937C1B" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-foot clear width; measured between inside faces of pedestrian railing at right angles to the temporary bridge crossing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475A32D3" w14:textId="77777777" w:rsidR="00492C46" w:rsidRPr="004147E8" w:rsidRDefault="00492C46" w:rsidP="00B151F7">
+    <w:p w14:paraId="761D4C48" w14:textId="513505D3" w:rsidR="00004012" w:rsidRPr="00B151F7" w:rsidRDefault="00EB67DD" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Design pedestrian railing and connections to the temporary pedestrian bridge </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>accord</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B151F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>AASHTO LRFD Bridge Design Specifications</w:t>
+      </w:r>
+      <w:r w:rsidR="00097F52" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00097F52" w:rsidRPr="00B151F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>AASHTO LRFD Guide Specifications for the Design of Pedestrian Bridges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B151F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6A5C95AD" w14:textId="19C6AE63" w:rsidR="00492C46" w:rsidRPr="004147E8" w:rsidRDefault="00492C46" w:rsidP="00B151F7">
+    <w:p w14:paraId="0C8CEC89" w14:textId="681F5A6E" w:rsidR="00004012" w:rsidRPr="004147E8" w:rsidRDefault="00EB67DD" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use of the temporary pedestrian bridge is required during construction of the </w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="004147E8">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D2D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Furnish</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2D10" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C2E02" w:rsidRPr="004147E8">
-[...9 lines deleted...]
-        <w:t>vehicular bridge.</w:t>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a surface on the temporary pedestrian bridge and from the temporary pedestrian bridge to the temporary approaches that meets the requirements of the ADA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE7038E" w14:textId="77777777" w:rsidR="001C2CDB" w:rsidRPr="004147E8" w:rsidRDefault="001C2CDB" w:rsidP="00B151F7">
+    <w:p w14:paraId="5D956004" w14:textId="77777777" w:rsidR="00004012" w:rsidRPr="004147E8" w:rsidRDefault="00EB67DD" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The bridge </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6561" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not encroach below the proposed low chord of the new vehicular bridges being constructed as part of this project.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="45806C80" w14:textId="39C61D20" w:rsidR="00271525" w:rsidRPr="00B151F7" w:rsidRDefault="00EB67DD" w:rsidP="00B151F7">
+    <w:p w14:paraId="506053FA" w14:textId="77777777" w:rsidR="00924A1C" w:rsidRPr="004147E8" w:rsidRDefault="00EB67DD" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:iCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>1.</w:t>
+        <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Design the temporary pedestrian bridge to carry live loading in the amount of </w:t>
-[...49 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Live load deflection on the bridge </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6561" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not exceed 1/1000 of the span length.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACF4589" w14:textId="77777777" w:rsidR="00CF0714" w:rsidRPr="004147E8" w:rsidRDefault="00CF0714" w:rsidP="00B151F7">
+    <w:p w14:paraId="1C60271C" w14:textId="15DD12D1" w:rsidR="0030401D" w:rsidRPr="004147E8" w:rsidRDefault="00DE78AB" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D2D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Furnish</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2D10" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a foundation support system which will not adversely impact existing utilities to remain (both overhead and underground)</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1273" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, and the existing and proposed structures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2CAB8D36" w14:textId="0058294C" w:rsidR="00271525" w:rsidRPr="004147E8" w:rsidRDefault="00EB67DD" w:rsidP="00B151F7">
+    <w:p w14:paraId="51091109" w14:textId="77777777" w:rsidR="00924A1C" w:rsidRPr="004147E8" w:rsidRDefault="00924A1C" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>d.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86EEF" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000D2D10">
-[...27 lines deleted...]
-        <w:t>-foot clear width; measured between inside faces of pedestrian railing at right angles to the temporary bridge crossing.</w:t>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Measurement and Payment.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80E2A" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00637CC1" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The completed work</w:t>
+      </w:r>
+      <w:r w:rsidR="00A665A3" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00637CC1" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as described</w:t>
+      </w:r>
+      <w:r w:rsidR="00A665A3" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00637CC1" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be measured as a lump sum and paid for at the contract price using the following pay items</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67DD" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C550E95" w14:textId="77777777" w:rsidR="00CF0714" w:rsidRPr="004147E8" w:rsidRDefault="00CF0714" w:rsidP="00B151F7">
-[...432 lines deleted...]
-    <w:p w14:paraId="0AFB4969" w14:textId="77777777" w:rsidR="00CF0714" w:rsidRPr="00B151F7" w:rsidRDefault="00924A1C" w:rsidP="00B151F7">
+    <w:p w14:paraId="0AFB4969" w14:textId="77777777" w:rsidR="00CF0714" w:rsidRPr="00B151F7" w:rsidRDefault="00924A1C" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pay Item</w:t>
       </w:r>
       <w:r w:rsidR="009B768F" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pay Unit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653BE58F" w14:textId="77777777" w:rsidR="009B768F" w:rsidRPr="004147E8" w:rsidRDefault="009B768F" w:rsidP="00B151F7">
-[...12 lines deleted...]
-    <w:p w14:paraId="45E2836E" w14:textId="4E66D34E" w:rsidR="00CF0714" w:rsidRPr="004147E8" w:rsidRDefault="00EB67DD" w:rsidP="00B151F7">
+    <w:p w14:paraId="45E2836E" w14:textId="4E66D34E" w:rsidR="00CF0714" w:rsidRPr="004147E8" w:rsidRDefault="00EB67DD" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Structures, Temp, Spec</w:t>
       </w:r>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Lump Sum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD8DCB1" w14:textId="333E98B5" w:rsidR="00CF0714" w:rsidRPr="004147E8" w:rsidRDefault="00EB67DD" w:rsidP="00B151F7">
+    <w:p w14:paraId="1DD8DCB1" w14:textId="333E98B5" w:rsidR="00CF0714" w:rsidRPr="004147E8" w:rsidRDefault="00EB67DD" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Structures, Temp, Spec</w:t>
       </w:r>
       <w:r w:rsidR="00AE790A" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Rem</w:t>
       </w:r>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Lump Sum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239741F4" w14:textId="77777777" w:rsidR="00171F1E" w:rsidRPr="00B151F7" w:rsidRDefault="00171F1E" w:rsidP="00B151F7">
+    <w:p w14:paraId="7CC9E456" w14:textId="30951CD2" w:rsidR="00A665A3" w:rsidRPr="004147E8" w:rsidRDefault="00A665A3" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00637CC1" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Structures, Temp, Spec</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86EEF" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00637CC1" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">includes payment for design, furnishing, installing, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0F2A" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00637CC1" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>maintaining the temporary pedestrian structure</w:t>
+      </w:r>
+      <w:r w:rsidR="000A724F" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and foundation</w:t>
+      </w:r>
+      <w:r w:rsidR="00637CC1" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7CC9E456" w14:textId="30951CD2" w:rsidR="00A665A3" w:rsidRPr="004147E8" w:rsidRDefault="00A665A3" w:rsidP="00B151F7">
+    <w:p w14:paraId="55F6A14E" w14:textId="3BFF6641" w:rsidR="000B1273" w:rsidRPr="004147E8" w:rsidRDefault="00A665A3" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>1.</w:t>
+        <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00637CC1" w:rsidRPr="004147E8">
+      <w:r w:rsidR="00BA0F2A" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Structures, Temp, Spec</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E86EEF" w:rsidRPr="004147E8">
+        <w:t>Structure</w:t>
+      </w:r>
+      <w:r w:rsidR="00492C46" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0F2A" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Temp, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE790A" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spec, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0F2A" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rem</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0F2A" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00637CC1" w:rsidRPr="004147E8">
-[...18 lines deleted...]
-        <w:t>maintaining the temporary pedestrian structure</w:t>
+      <w:r w:rsidR="00AE790A" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">includes the </w:t>
+      </w:r>
+      <w:r w:rsidR="00492C46" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE790A" w:rsidRPr="004147E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>removal and disposal of the temporary pedestrian bridge</w:t>
       </w:r>
       <w:r w:rsidR="000A724F" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and foundation</w:t>
       </w:r>
-      <w:r w:rsidR="00637CC1" w:rsidRPr="004147E8">
+      <w:r w:rsidR="00AE790A" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6849A802" w14:textId="77777777" w:rsidR="00A665A3" w:rsidRPr="004147E8" w:rsidRDefault="00A665A3" w:rsidP="00B151F7">
+    <w:p w14:paraId="6CBF3CCD" w14:textId="5002AF91" w:rsidR="00CF0714" w:rsidRPr="004147E8" w:rsidRDefault="00637CC1" w:rsidP="001B092A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...139 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Payment for temporary pedestrian pathways on the approaches to the temporary pedestrian bridge will be paid for </w:t>
       </w:r>
       <w:r w:rsidR="002C2E02" w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidRPr="004147E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>other items.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CF0714" w:rsidRPr="004147E8" w:rsidSect="00164824">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C024AF6" w14:textId="77777777" w:rsidR="00C8048F" w:rsidRDefault="00C8048F" w:rsidP="00924A1C">
+    <w:p w14:paraId="359CFF2F" w14:textId="77777777" w:rsidR="004B27E8" w:rsidRDefault="004B27E8" w:rsidP="00924A1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40636772" w14:textId="77777777" w:rsidR="00C8048F" w:rsidRDefault="00C8048F" w:rsidP="00924A1C">
+    <w:p w14:paraId="23E62EEB" w14:textId="77777777" w:rsidR="004B27E8" w:rsidRDefault="004B27E8" w:rsidP="00924A1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24876451" w14:textId="77777777" w:rsidR="00C8048F" w:rsidRDefault="00C8048F" w:rsidP="00924A1C">
+    <w:p w14:paraId="177F1CD1" w14:textId="77777777" w:rsidR="004B27E8" w:rsidRDefault="004B27E8" w:rsidP="00924A1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63EC5CA3" w14:textId="77777777" w:rsidR="00C8048F" w:rsidRDefault="00C8048F" w:rsidP="00924A1C">
+    <w:p w14:paraId="312E8FA5" w14:textId="77777777" w:rsidR="004B27E8" w:rsidRDefault="004B27E8" w:rsidP="00924A1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29DDAAE7" w14:textId="45D8B3FF" w:rsidR="00CF0714" w:rsidRPr="00B151F7" w:rsidRDefault="00BA0F2A" w:rsidP="00B151F7">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B151F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00104666" w:rsidRPr="00B151F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
@@ -2009,59 +1676,58 @@
     <w:r w:rsidRPr="00B151F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>714(</w:t>
     </w:r>
     <w:r w:rsidR="00B151F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>B670</w:t>
     </w:r>
     <w:r w:rsidRPr="00B151F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="37F22095" w14:textId="20659418" w:rsidR="00BA0F2A" w:rsidRPr="00B151F7" w:rsidRDefault="002C2E02" w:rsidP="00B151F7">
+  <w:p w14:paraId="37F22095" w14:textId="20659418" w:rsidR="00BA0F2A" w:rsidRPr="00B151F7" w:rsidRDefault="002C2E02" w:rsidP="001B092A">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00B151F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>BRG</w:t>
     </w:r>
     <w:r w:rsidR="00B65F86" w:rsidRPr="00B151F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidRPr="00B151F7">
       <w:rPr>
@@ -2227,51 +1893,51 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="00104666" w:rsidRPr="00B151F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="000D2D10">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CFB24EF" w14:textId="71DCA841" w:rsidR="00CF0714" w:rsidRPr="00B151F7" w:rsidRDefault="00BA0F2A" w:rsidP="00B151F7">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B151F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00AD2504" w:rsidRPr="00B151F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
@@ -2292,211 +1958,223 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>714(</w:t>
     </w:r>
     <w:r w:rsidR="00B151F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>B670</w:t>
     </w:r>
     <w:r w:rsidRPr="00B151F7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:val="bestFit" w:percent="219"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="360"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00924A1C"/>
     <w:rsid w:val="00004012"/>
     <w:rsid w:val="00094D70"/>
     <w:rsid w:val="00097F52"/>
     <w:rsid w:val="000A6C73"/>
     <w:rsid w:val="000A724F"/>
     <w:rsid w:val="000B1273"/>
     <w:rsid w:val="000C0B5A"/>
     <w:rsid w:val="000D2D10"/>
     <w:rsid w:val="000D31AD"/>
     <w:rsid w:val="00104666"/>
     <w:rsid w:val="00164824"/>
     <w:rsid w:val="00171F1E"/>
     <w:rsid w:val="0018397B"/>
     <w:rsid w:val="001A5EA8"/>
+    <w:rsid w:val="001B092A"/>
     <w:rsid w:val="001C12AD"/>
     <w:rsid w:val="001C2CDB"/>
     <w:rsid w:val="001D7864"/>
     <w:rsid w:val="002170D2"/>
     <w:rsid w:val="00270C27"/>
     <w:rsid w:val="00271525"/>
     <w:rsid w:val="00273449"/>
     <w:rsid w:val="002924FF"/>
     <w:rsid w:val="002A2AF0"/>
     <w:rsid w:val="002C20CD"/>
     <w:rsid w:val="002C2E02"/>
     <w:rsid w:val="002E078F"/>
     <w:rsid w:val="002E58E1"/>
     <w:rsid w:val="0030401D"/>
     <w:rsid w:val="0030557D"/>
     <w:rsid w:val="00342386"/>
     <w:rsid w:val="00354136"/>
     <w:rsid w:val="003949B4"/>
     <w:rsid w:val="003975F1"/>
     <w:rsid w:val="003A6561"/>
     <w:rsid w:val="004147E8"/>
     <w:rsid w:val="0041738D"/>
     <w:rsid w:val="004251D9"/>
     <w:rsid w:val="004260AE"/>
     <w:rsid w:val="00431674"/>
     <w:rsid w:val="004608C5"/>
     <w:rsid w:val="00485955"/>
     <w:rsid w:val="00487FBF"/>
     <w:rsid w:val="00492C46"/>
+    <w:rsid w:val="004970AB"/>
     <w:rsid w:val="004A4959"/>
     <w:rsid w:val="004A4CAF"/>
+    <w:rsid w:val="004B27E8"/>
     <w:rsid w:val="004B64F5"/>
     <w:rsid w:val="004D4EFE"/>
     <w:rsid w:val="00590976"/>
     <w:rsid w:val="005D2ECA"/>
     <w:rsid w:val="00606B31"/>
     <w:rsid w:val="00634CE4"/>
     <w:rsid w:val="00637CC1"/>
     <w:rsid w:val="006E77EF"/>
     <w:rsid w:val="00725AF2"/>
     <w:rsid w:val="00736464"/>
     <w:rsid w:val="0073788E"/>
     <w:rsid w:val="00746462"/>
     <w:rsid w:val="0074725E"/>
     <w:rsid w:val="00770B0C"/>
     <w:rsid w:val="007C2EE7"/>
     <w:rsid w:val="007D0196"/>
     <w:rsid w:val="007F4120"/>
     <w:rsid w:val="007F6D82"/>
     <w:rsid w:val="00821F5B"/>
     <w:rsid w:val="008360B3"/>
     <w:rsid w:val="00887A1C"/>
     <w:rsid w:val="008F5072"/>
     <w:rsid w:val="0091149B"/>
     <w:rsid w:val="00924A1C"/>
     <w:rsid w:val="00937C1B"/>
     <w:rsid w:val="00950EE1"/>
+    <w:rsid w:val="00963091"/>
     <w:rsid w:val="009825A6"/>
     <w:rsid w:val="009B768F"/>
     <w:rsid w:val="009D695F"/>
     <w:rsid w:val="00A665A3"/>
     <w:rsid w:val="00AD2504"/>
     <w:rsid w:val="00AE790A"/>
     <w:rsid w:val="00B151F7"/>
     <w:rsid w:val="00B65F86"/>
     <w:rsid w:val="00BA0F2A"/>
     <w:rsid w:val="00BB3829"/>
     <w:rsid w:val="00C017B7"/>
     <w:rsid w:val="00C13A0A"/>
     <w:rsid w:val="00C31951"/>
+    <w:rsid w:val="00C4610B"/>
     <w:rsid w:val="00C626E7"/>
     <w:rsid w:val="00C7634D"/>
     <w:rsid w:val="00C8048F"/>
     <w:rsid w:val="00C80E2A"/>
+    <w:rsid w:val="00C81EFF"/>
     <w:rsid w:val="00CA0CC6"/>
     <w:rsid w:val="00CC361A"/>
     <w:rsid w:val="00CF0714"/>
     <w:rsid w:val="00D02DD9"/>
     <w:rsid w:val="00D20E6E"/>
     <w:rsid w:val="00D751E1"/>
     <w:rsid w:val="00DA3275"/>
     <w:rsid w:val="00DE5597"/>
     <w:rsid w:val="00DE78AB"/>
     <w:rsid w:val="00E3779B"/>
     <w:rsid w:val="00E460D7"/>
     <w:rsid w:val="00E70ADB"/>
     <w:rsid w:val="00E86EEF"/>
+    <w:rsid w:val="00EA1601"/>
     <w:rsid w:val="00EB67DD"/>
     <w:rsid w:val="00EE2621"/>
     <w:rsid w:val="00EF12FF"/>
     <w:rsid w:val="00FC48CE"/>
     <w:rsid w:val="00FC7DAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FF6184A"/>
   <w15:docId w15:val="{C4E48160-0B1A-4D9E-92E0-A9F9FE4F1B88}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2851,50 +2529,71 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002A2AF0"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B092A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3039,55 +2738,68 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002170D2"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AD2504"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001B092A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -3358,75 +3070,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5521E60-1553-43DA-8885-FB65A0CA5E79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>419</Words>
-  <Characters>2389</Characters>
+  <Words>417</Words>
+  <Characters>2372</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bergmann Associates</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2803</CharactersWithSpaces>
+  <CharactersWithSpaces>2762</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mario J Quagliata</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_SetDate">
     <vt:lpwstr>2023-11-29T14:32:54Z</vt:lpwstr>
   </property>