--- v0 (2025-11-05)
+++ v1 (2026-05-08)
@@ -3,222 +3,162 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1862F52E" w14:textId="53A270C3" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="009C2BD7" w:rsidP="008E2945">
+    <w:p w14:paraId="2764931F" w14:textId="45AE717F" w:rsidR="001122FD" w:rsidRPr="00284AA0" w:rsidRDefault="001122FD" w:rsidP="00284AA0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "http://mdotcf.state.mi.us/public/design/englishroadmanual/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00284AA0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MICHIGAN</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00284AA0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00284AA0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DEPARTMENT OF TRANSPORTATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3C591D" w14:textId="13F996F7" w:rsidR="001122FD" w:rsidRPr="00284AA0" w:rsidRDefault="001122FD" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C11C5E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C11C5E">
+      <w:r w:rsidRPr="00284AA0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "http://mdotcf.state.mi.us/public/design/englishroadmanual/" </w:instrText>
-[...6 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:t>SPECIAL PROVISION</w:t>
+      </w:r>
+      <w:r w:rsidR="00284AA0">
+        <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MICHIGAN</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00284AA0">
+        <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>FOR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2764931F" w14:textId="77777777" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="001122FD" w:rsidP="008E2945">
+    <w:p w14:paraId="683389FF" w14:textId="2FD25088" w:rsidR="001122FD" w:rsidRPr="00284AA0" w:rsidRDefault="00793DDA" w:rsidP="00284AA0">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E2945">
-[...5 lines deleted...]
-        <w:t>DEPARTMENT OF TRANSPORTATION</w:t>
+      <w:r w:rsidRPr="00284AA0">
+        <w:t xml:space="preserve">EXPANDED POLYSTYRENE </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="00284AA0">
+        <w:t>BLOCK LIGHTWEIGHT FILL</w:t>
+      </w:r>
+      <w:r w:rsidR="008169A9" w:rsidRPr="00284AA0">
+        <w:t xml:space="preserve"> SYSTEM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586CC295" w14:textId="77777777" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="001122FD" w:rsidP="008E2945">
-[...98 lines deleted...]
-    <w:p w14:paraId="257C316D" w14:textId="2FBF3EA9" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="001D47EB">
+    <w:p w14:paraId="257C316D" w14:textId="2FBF3EA9" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="001D47EB" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DES</w:t>
       </w:r>
       <w:r w:rsidR="00296B15" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -394,2468 +334,2171 @@
       <w:r w:rsidR="006F35D9" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-0</w:t>
       </w:r>
       <w:r w:rsidR="003729E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006F35D9" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-22</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2880D793" w14:textId="77777777" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="001122FD">
+    <w:p w14:paraId="71DAE5FC" w14:textId="6150426F" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="001122FD" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Description.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This work consists of</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0497" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>furnish</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66833" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and install</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66833" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expanded polystyrene (EPS) geofoam blocks</w:t>
+      </w:r>
+      <w:r w:rsidR="008169A9" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PVC liner, and wire fabric reinforced concrete base course </w:t>
+      </w:r>
+      <w:r w:rsidR="008D20F0" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the plans, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00296B15" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tandard </w:t>
+      </w:r>
+      <w:r w:rsidR="00296B15" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pecifications</w:t>
+      </w:r>
+      <w:r w:rsidR="00225DE6" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and this special provision.</w:t>
+      </w:r>
+      <w:r w:rsidR="008169A9" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14276" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008169A9" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The wire fabric reinforced concrete base course has a minimum thickness of 6 inches </w:t>
+      </w:r>
+      <w:r w:rsidR="00225DE6" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and a </w:t>
+      </w:r>
+      <w:r w:rsidR="008169A9" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nominal maximum thicknes</w:t>
+      </w:r>
+      <w:r w:rsidR="00225DE6" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008169A9" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 18 inches.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="71DAE5FC" w14:textId="6150426F" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="001122FD">
+    <w:p w14:paraId="5F8F861A" w14:textId="77777777" w:rsidR="00296B15" w:rsidRPr="008E2945" w:rsidRDefault="001122FD" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>a.</w:t>
-      </w:r>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t>Description.</w:t>
-[...143 lines deleted...]
-        <w:t xml:space="preserve"> of 18 inches.</w:t>
+        <w:t>Materials.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B5EE9A" w14:textId="77777777" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="001122FD">
+    <w:p w14:paraId="64089C7C" w14:textId="5F118E97" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="00296B15" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">EPS.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5623" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Furnish </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EPS geofoam blocks </w:t>
+      </w:r>
+      <w:r w:rsidR="008D20F0" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ASTM D6817</w:t>
+      </w:r>
+      <w:r w:rsidR="00975F5E" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/D6817M,</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Type EPS29</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">igid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ellular </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olystyrene </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eofoam.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00975F5E" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure the </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">density of EPS blocks </w:t>
+      </w:r>
+      <w:r w:rsidR="00975F5E" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a minimum of 1.80 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00975F5E" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pcf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ASTM D1622</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have a </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>compressive resistance of 10.9 psi for 1 percent deformation (</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ASTM D1621</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>).  The EPS geofoam must contain no chloro-fluorocarbon, hydro-chloro-fluorocarbon, or hydro-fluorocarbon compounds, and be resistant to biological degradation.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5F8F861A" w14:textId="77777777" w:rsidR="00296B15" w:rsidRPr="008E2945" w:rsidRDefault="001122FD">
+    <w:p w14:paraId="6A3843FF" w14:textId="7C590125" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="00975F5E" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:firstLine="360"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...9 lines deleted...]
-        <w:t>Materials.</w:t>
+        </w:rPr>
+        <w:t>Furnish the</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EPS blocks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> standard nominal dimensions of 2 feet by 4 feet by 8 feet, or to dimensions of similar magnitude specific to project geometry and plan dimensions as approved by the Engineer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20186C8A" w14:textId="77777777" w:rsidR="00296B15" w:rsidRPr="008E2945" w:rsidRDefault="00296B15">
+    <w:p w14:paraId="00DA2087" w14:textId="7D8DF3F4" w:rsidR="00296B15" w:rsidRPr="008E2945" w:rsidRDefault="00296B15" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Fine Aggregate.  Provide 2NS fine aggregate </w:t>
+      </w:r>
+      <w:r w:rsidR="008D20F0" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> section 902 of the Standard Specifications for Construction.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="64089C7C" w14:textId="5F118E97" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="00296B15">
+    <w:p w14:paraId="165DA001" w14:textId="56D39DBA" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="007A7532" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>1.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E2945">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00975F5E" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">EPS.  </w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PVC Liner.  Use resins to manufacture the PVC liner that are 100 percent first quality virgin </w:t>
       </w:r>
       <w:r w:rsidR="00EF5623" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Furnish </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:t>PVC</w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Ensure the PVC liner is resistant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00975F5E" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UV </w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">degradation, construction damage, and to all forms of biological and chemical degradation normally encountered in highway construction applications.  </w:t>
+      </w:r>
+      <w:r w:rsidR="004243AC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Furnish</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6B95" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PVC liner with a thickness of 30 mil</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2BD7" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6B95" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0003630A" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
-[...153 lines deleted...]
-        <w:t>).  The EPS geofoam must contain no chloro-fluorocarbon, hydro-chloro-fluorocarbon, or hydro-fluorocarbon compounds, and be resistant to biological degradation.</w:t>
+      <w:r w:rsidR="007C6B95" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Certify the following physical properties as minimum values:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39681D49" w14:textId="77777777" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C">
-[...198 lines deleted...]
-    <w:p w14:paraId="037913C3" w14:textId="196DA743" w:rsidR="0018694D" w:rsidRPr="008E2945" w:rsidRDefault="0018694D">
+    <w:p w14:paraId="037913C3" w14:textId="196DA743" w:rsidR="0018694D" w:rsidRPr="008E2945" w:rsidRDefault="0018694D" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Table 1:  </w:t>
       </w:r>
       <w:r w:rsidR="001342DE" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Physical Properties for PVC Liner</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Physical Properties for PVC Liner"/>
+        <w:tblDescription w:val="This table provides the test methods and specification requirements for specific physical properties used in the PVC liner."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2425"/>
+        <w:gridCol w:w="2700"/>
         <w:gridCol w:w="3600"/>
-        <w:gridCol w:w="1373"/>
+        <w:gridCol w:w="1476"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008403A4" w:rsidRPr="008E2945" w14:paraId="26ADF954" w14:textId="77777777" w:rsidTr="00A427FE">
+      <w:tr w:rsidR="008403A4" w:rsidRPr="008E2945" w14:paraId="26ADF954" w14:textId="77777777" w:rsidTr="00284AA0">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66AA9386" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="66AA9386" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2945">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Property</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38EA6E2C" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="38EA6E2C" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2945">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Test Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1373" w:type="dxa"/>
+            <w:tcW w:w="1476" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14915671" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="14915671" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="6840"/>
               </w:tabs>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2945">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008403A4" w:rsidRPr="008E2945" w14:paraId="37F5650D" w14:textId="77777777" w:rsidTr="00A427FE">
+      <w:tr w:rsidR="008403A4" w:rsidRPr="008E2945" w14:paraId="37F5650D" w14:textId="77777777" w:rsidTr="00284AA0">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B42E1E8" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="7B42E1E8" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2945">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Thickness Tolerance, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE16BAE" w14:textId="461B64CF" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="4FE16BAE" w14:textId="461B64CF" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2945">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ASTM D1593</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1373" w:type="dxa"/>
+            <w:tcW w:w="1476" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15ECC95B" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="15ECC95B" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2945">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>±5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008403A4" w:rsidRPr="008E2945" w14:paraId="5EE30068" w14:textId="77777777" w:rsidTr="00A427FE">
+      <w:tr w:rsidR="008403A4" w:rsidRPr="008E2945" w14:paraId="5EE30068" w14:textId="77777777" w:rsidTr="00284AA0">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C327804" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="5C327804" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2945">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100 % Modulus, psi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1733188F" w14:textId="23F73A4F" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="1733188F" w14:textId="23F73A4F" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2945">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ASTM D882</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1373" w:type="dxa"/>
+            <w:tcW w:w="1476" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E41D708" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="1E41D708" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2945">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008403A4" w:rsidRPr="008E2945" w14:paraId="244BEDE9" w14:textId="77777777" w:rsidTr="00A427FE">
+      <w:tr w:rsidR="008403A4" w:rsidRPr="008E2945" w14:paraId="244BEDE9" w14:textId="77777777" w:rsidTr="00284AA0">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45937FF4" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="45937FF4" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2945">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Elongation @ Break, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46A09C3E" w14:textId="5E84ABC2" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="46A09C3E" w14:textId="5E84ABC2" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2945">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ASTM D882</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1373" w:type="dxa"/>
+            <w:tcW w:w="1476" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A96BFE1" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="1A96BFE1" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2945">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008403A4" w:rsidRPr="008E2945" w14:paraId="4053A7C3" w14:textId="77777777" w:rsidTr="00A427FE">
+      <w:tr w:rsidR="008403A4" w:rsidRPr="008E2945" w14:paraId="4053A7C3" w14:textId="77777777" w:rsidTr="00284AA0">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF2CEF3" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="0FF2CEF3" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2945">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dimensional Stability, % change (maximum)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70FA08CE" w14:textId="73096E76" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="70FA08CE" w14:textId="73096E76" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00280894">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ASTM D1204 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00280894">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(212 </w:t>
             </w:r>
-            <w:r w:rsidR="00975F5E" w:rsidRPr="00280894">
+            <w:r w:rsidR="00975F5E" w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>º</w:t>
             </w:r>
-            <w:r w:rsidRPr="00280894">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>F, 15 minutes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1373" w:type="dxa"/>
+            <w:tcW w:w="1476" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4330C072" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+          <w:p w14:paraId="4330C072" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="00284AA0" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E2945">
+            <w:r w:rsidRPr="00284AA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B1E82D4" w14:textId="4E56F9B7" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="001122FD">
+    <w:p w14:paraId="79B6CA14" w14:textId="0F56DB97" w:rsidR="00225DE6" w:rsidRPr="008E2945" w:rsidRDefault="00225DE6" w:rsidP="0033206A">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Reinforced Concrete Base Course.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5623" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Furnish</w:t>
+      </w:r>
+      <w:r w:rsidR="009613F7" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> materials in accordance with subsection 602.02 of the Standard Specifications for Construction.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00280894">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Furnish</w:t>
+      </w:r>
+      <w:r w:rsidR="00280894" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009613F7" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>steel welded wire fabric in accordance with subsection 905.06 of the Standard Specifications for Construction and Standard Plan R-37 Series</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="79B6CA14" w14:textId="0F56DB97" w:rsidR="00225DE6" w:rsidRPr="008E2945" w:rsidRDefault="00225DE6">
+    <w:p w14:paraId="6C8DEA29" w14:textId="5C3CE730" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="001122FD" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Reinforced Concrete Base Course.  </w:t>
-[...33 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      </w:r>
+      <w:r w:rsidR="00821145" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Acceptance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With each </w:t>
+      </w:r>
+      <w:r w:rsidR="0018694D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EPS block </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shipment, provide a </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4604" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4604" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ata </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4604" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ertification </w:t>
+      </w:r>
+      <w:r w:rsidR="0018694D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">showing that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0018694D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0018694D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lot of material shipped meets the unit weight and compressive resistance </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56E8" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required </w:t>
+      </w:r>
+      <w:r w:rsidR="0018694D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in s</w:t>
+      </w:r>
+      <w:r w:rsidR="008F56E8" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ubs</w:t>
+      </w:r>
+      <w:r w:rsidR="0018694D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ection b.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72277" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this special provision</w:t>
+      </w:r>
+      <w:r w:rsidR="0018694D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="008F56E8" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nsure e</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ach block </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56E8" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stamped to provide identification sufficient for field identification and correlation to test results.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="06F6A6CC" w14:textId="77777777" w:rsidR="00225DE6" w:rsidRPr="008E2945" w:rsidRDefault="00225DE6">
+    <w:p w14:paraId="5FF3D8ED" w14:textId="7F32EF47" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="0018694D" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acceptance of the </w:t>
+      </w:r>
+      <w:r w:rsidR="003B74A8" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EPS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">blocks will be by </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5EF4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30BC1" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>est for density and compressive resistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.  Samples will be obtained by the D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30BC1" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epartment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>from on-site material</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45402" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intended for use on the project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sampling frequency for certification verification testing will be based upon project quantities as follows:  Three samples for the first </w:t>
+      </w:r>
+      <w:r w:rsidR="00296B15" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5000</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44762" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cubic yard</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5EF4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008F56E8" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44762" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with two additional samples for each </w:t>
+      </w:r>
+      <w:r w:rsidR="00296B15" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5000</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56E8" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cubic yards </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thereafter.  </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56E8" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ensure s</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ample size </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56E8" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45402" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4 feet by 4 feet by 2 feet.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6C8DEA29" w14:textId="5C3CE730" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="001122FD">
+    <w:p w14:paraId="62B3423C" w14:textId="2FC9FED9" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:firstLine="360"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...20 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide a manufacturer’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30BC1" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Test </w:t>
+      </w:r>
+      <w:r w:rsidR="001342DE" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30BC1" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ata C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ertification with each PVC liner material shipment and include a certified report of quality control test results obtained from the lot(s) of material in the shipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45402" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intended for use on the project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.  Label each unit of material to provide product identification sufficient for field identification and correlation to certified test results.  Certify the specified physical properties as Minimum Average Roll Values (MARV).</w:t>
+      </w:r>
+      <w:r w:rsidR="001342DE" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Acceptance will be based on the Test Data Certification meeting the properties in Table 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45402" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56E8" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sub</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45402" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>section b.3 of this special provision</w:t>
+      </w:r>
+      <w:r w:rsidR="001342DE" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E2945">
-[...144 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1B5D28D3" w14:textId="77777777" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C">
+    <w:p w14:paraId="338D8F89" w14:textId="1BF2FE01" w:rsidR="00296B15" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>d.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Construction.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00296B15" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepare working drawings of the EPS block layout.  The working drawings must include </w:t>
+      </w:r>
+      <w:r w:rsidR="00513956" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plan and profile views with stationing and elevations, </w:t>
+      </w:r>
+      <w:r w:rsidR="00296B15" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all changes in site geometry, construction methods and material specifications.  Submit the working drawings to the Engineer for review and approval </w:t>
+      </w:r>
+      <w:r w:rsidR="008D20F0" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at least</w:t>
+      </w:r>
+      <w:r w:rsidR="00296B15" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595CD8" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14 </w:t>
+      </w:r>
+      <w:r w:rsidR="00296B15" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>days prior to fabrication.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5FF3D8ED" w14:textId="7F32EF47" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="0018694D">
+    <w:p w14:paraId="15BF34BD" w14:textId="3300CE63" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acceptance of the </w:t>
-[...83 lines deleted...]
-        <w:t>s</w:t>
+        <w:t xml:space="preserve">Prepare grades beneath EPS blocks </w:t>
       </w:r>
       <w:r w:rsidR="008F56E8" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>accord</w:t>
       </w:r>
       <w:r w:rsidR="008F56E8" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">cubic yards </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">thereafter.  </w:t>
+        <w:t xml:space="preserve">ance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the plans and level to a tolerance of +0.4 percent.  Place EPS blocks tightly, both vertically and horizontally, </w:t>
       </w:r>
       <w:r w:rsidR="008F56E8" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Ensure s</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ample size </w:t>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>accord</w:t>
       </w:r>
       <w:r w:rsidR="008F56E8" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...17 lines deleted...]
-        <w:t>4 feet by 4 feet by 2 feet.</w:t>
+        <w:t xml:space="preserve">ance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>plan details.  Place blocks in successive courses at 90 degrees to the previous course and offset such that block joints between layers are not continuous.  Use double-faced spiked timber connectors spaced a maximum of 5 feet in each direction to secure each horizontal joint between courses of block.  Ensure the surface of each block course is within the +0.4 percent level tolerance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D55AFF3" w14:textId="6B4BD53E" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+    <w:p w14:paraId="19B72300" w14:textId="7E93B098" w:rsidR="00296B15" w:rsidRPr="008E2945" w:rsidRDefault="00296B15" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minimize voids between blocks.  Fill </w:t>
+      </w:r>
+      <w:r w:rsidR="00266FA7" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> void</w:t>
+      </w:r>
+      <w:r w:rsidR="00266FA7" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> between EPS blocks with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4604" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2NS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fine aggregate.  Testing for compaction </w:t>
+      </w:r>
+      <w:r w:rsidR="00235AC0" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00041858" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00235AC0" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fine aggregate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will not be </w:t>
+      </w:r>
+      <w:r w:rsidR="00266FA7" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="62B3423C" w14:textId="2FC9FED9" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+    <w:p w14:paraId="551D6E69" w14:textId="02EAC091" w:rsidR="00B066DA" w:rsidRPr="008E2945" w:rsidRDefault="00B066DA" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide a manufacturer’s </w:t>
-[...65 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Shop </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fabricate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or field-cut block to meet specific project geometry.  Coordinate geometry with the construction of the concrete base course load distribution slab.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D5F7BB" w14:textId="77777777" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C">
+    <w:p w14:paraId="57178546" w14:textId="77777777" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Take the following precautions to eliminate potential damage to the EPS blocks:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="338D8F89" w14:textId="1BF2FE01" w:rsidR="00296B15" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C">
+    <w:p w14:paraId="631B9120" w14:textId="02EA2C35" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:firstLine="360"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Construction.</w:t>
-[...47 lines deleted...]
-        <w:t>days prior to fabrication.</w:t>
+        <w:t xml:space="preserve">Do not operate equipment directly on the EPS blocks.  Place protective sheathing or planks on the EPS blocks to allow </w:t>
+      </w:r>
+      <w:r w:rsidR="0024088D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>light rubber-tired equipment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C84300" w14:textId="77777777" w:rsidR="00296B15" w:rsidRPr="008E2945" w:rsidRDefault="00296B15">
+    <w:p w14:paraId="6A807C56" w14:textId="2DA86029" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ballast or otherwise secure the EPS blocks during storage and placement.  Cover the blocks with</w:t>
+      </w:r>
+      <w:r w:rsidR="00286CA4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> light-colored opaque tarp if stored outdoors longer than </w:t>
+      </w:r>
+      <w:r w:rsidR="0024088D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>14 calendar days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="15BF34BD" w14:textId="3300CE63" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C">
+    <w:p w14:paraId="491DA02A" w14:textId="77777777" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prepare grades beneath EPS blocks </w:t>
-[...47 lines deleted...]
-        <w:t>plan details.  Place blocks in successive courses at 90 degrees to the previous course and offset such that block joints between layers are not continuous.  Use double-faced spiked timber connectors spaced a maximum of 5 feet in each direction to secure each horizontal joint between courses of block.  Ensure the surface of each block course is within the +0.4 percent level tolerance.</w:t>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Do not expose EPS to hydrocarbons or petroleum-based solvents such as gasoline, diesel fuel, concrete curing compound, coal tar pitch and asphalt/mastic compounds.  Do not expose EPS, which is combustible, to flame or other ignition sources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6356F30D" w14:textId="77777777" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C">
+    <w:p w14:paraId="68A5DCBF" w14:textId="40FA7BFD" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="00235AC0" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B066DA" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Determine when high water events or rainfall events will occur.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protect EPS block from buoyant forces.  Reinstall dislodged blocks at no additional cost to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00286CA4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00266FA7" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>additional costs or extensions of time will be allowed for removal, replacement or resetting of EPS block</w:t>
+      </w:r>
+      <w:r w:rsidR="00266FA7" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PVC liner and </w:t>
+      </w:r>
+      <w:r w:rsidR="0024088D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oncrete </w:t>
+      </w:r>
+      <w:r w:rsidR="0024088D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ase </w:t>
+      </w:r>
+      <w:r w:rsidR="0024088D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ourse </w:t>
+      </w:r>
+      <w:r w:rsidR="0024088D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>load distribution slab</w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> due to blocks becoming buoyant.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="19B72300" w14:textId="7E93B098" w:rsidR="00296B15" w:rsidRPr="008E2945" w:rsidRDefault="00296B15">
+    <w:p w14:paraId="6D5D10F0" w14:textId="3BFA81F1" w:rsidR="00235AC0" w:rsidRPr="008E2945" w:rsidRDefault="00235AC0" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minimize voids between blocks.  Fill </w:t>
-[...71 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Replace damaged blocks at no additional cost to the</w:t>
+      </w:r>
+      <w:r w:rsidR="00286CA4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.  The Engineer will determine what constitutes damage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C67258" w14:textId="77777777" w:rsidR="00296B15" w:rsidRPr="008E2945" w:rsidRDefault="00296B15">
+    <w:p w14:paraId="1C0751E6" w14:textId="60126563" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cover the EPS blocks with PVC liner.  To minimize </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56E8" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UV </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">degradation, </w:t>
+      </w:r>
+      <w:r w:rsidR="007573F7" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the direct exposure </w:t>
+      </w:r>
+      <w:r w:rsidR="0024088D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to sunlight </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the PVC liner </w:t>
+      </w:r>
+      <w:r w:rsidR="007573F7" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a maximum of 14 calendar days.  Ensure the PVC liner is continuous over the entire EPS top and vertical side surface areas with shingle-lapped seams having a minimum </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2 foot</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overlap between rolls or custom cut liner pieces.  Ensure all shingled overlaps are placed with the liner pieces on the high side of the overlap on top and oriented down-slope to promote fluid flow over the overlap.</w:t>
+      </w:r>
+      <w:r w:rsidR="00794E07" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  As an alternative to shingle-lapping seams, continuous wedge welding of seams may be performed.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="551D6E69" w14:textId="02EAC091" w:rsidR="00B066DA" w:rsidRPr="008E2945" w:rsidRDefault="00B066DA">
+    <w:p w14:paraId="3A0267F5" w14:textId="77777777" w:rsidR="009613F7" w:rsidRPr="008E2945" w:rsidRDefault="009613F7" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shop </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or field-cut block to meet specific project geometry.  Coordinate geometry with the construction of the concrete base course load distribution slab.</w:t>
+        <w:t>Construct the reinforced concrete base course in accordance with subsection 602.03 of the Standard Specifications for Construction, the details shown on the plans and this special provision.  Conduct work without causing damage to the underlying PVC liner and EPS block.  Ensure damage to the PVC liner and/or EPS block caused by the Contractor’s operation is repaired or replaced at no additional cost to the contract, as directed by the Engineer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6521A72E" w14:textId="77777777" w:rsidR="00B066DA" w:rsidRPr="008E2945" w:rsidRDefault="00B066DA">
+    <w:p w14:paraId="15C4EEAE" w14:textId="7F6E8250" w:rsidR="00225DE6" w:rsidRPr="008E2945" w:rsidRDefault="009613F7" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Place the steel reinforcement at the 3-inch depth below the top of the surface of the concrete base course.  Ensure the minimum lap in steel reinforcement is 6 inches.  The steel reinforcement must extend throughout the limits of the concrete base course</w:t>
+      </w:r>
+      <w:r w:rsidR="00225DE6" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="57178546" w14:textId="77777777" w:rsidR="00913E9C" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C">
+    <w:p w14:paraId="42CD4086" w14:textId="4EA2C4A3" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="00821145" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
-[...484 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="001122FD" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001122FD" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Measurement and Payment.</w:t>
@@ -2881,428 +2524,378 @@
       <w:r w:rsidR="00DA4604" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001122FD" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be measured and paid for at the contract unit price using the following pay item</w:t>
       </w:r>
       <w:r w:rsidR="00286CA4" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001122FD" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57311A5D" w14:textId="77777777" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="001122FD">
-[...8 lines deleted...]
-    <w:p w14:paraId="11CD38C8" w14:textId="77777777" w:rsidR="001122FD" w:rsidRPr="00C11C5E" w:rsidRDefault="001122FD">
+    <w:p w14:paraId="11CD38C8" w14:textId="77777777" w:rsidR="001122FD" w:rsidRPr="00C11C5E" w:rsidRDefault="001122FD" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Pay Item</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Pay Unit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0907FFB7" w14:textId="77777777" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="001122FD">
+    <w:p w14:paraId="12E9C5A8" w14:textId="333CDFF9" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fill, Lightweight, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A427FE" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expanded Polystyrene </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Block</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Cubic Yard</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="12E9C5A8" w14:textId="333CDFF9" w:rsidR="001122FD" w:rsidRPr="008E2945" w:rsidRDefault="00913E9C">
+    <w:p w14:paraId="69D3BCFD" w14:textId="4421D9C4" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fill, Lightweight, </w:t>
+        <w:t xml:space="preserve">PVC Liner for </w:t>
       </w:r>
       <w:r w:rsidR="00A427FE" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Expanded Polystyrene </w:t>
       </w:r>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Block</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Cubic Yard</w:t>
+        <w:t>Square Yard</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D3BCFD" w14:textId="4421D9C4" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+    <w:p w14:paraId="61AC04AD" w14:textId="2EB72DB5" w:rsidR="00225DE6" w:rsidRPr="008E2945" w:rsidRDefault="00225DE6" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
+        <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">PVC Liner for </w:t>
-[...11 lines deleted...]
-        <w:t>Block</w:t>
+        <w:t xml:space="preserve">Conc Base </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Reinf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009613F7" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Spec</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Square Yard</w:t>
+        <w:t>Cubic Yard</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AC04AD" w14:textId="2EB72DB5" w:rsidR="00225DE6" w:rsidRPr="008E2945" w:rsidRDefault="00225DE6">
+    <w:p w14:paraId="03FF644E" w14:textId="46C457FC" w:rsidR="00B723EC" w:rsidRPr="008E2945" w:rsidRDefault="00A427FE" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:tabs>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-        </w:rPr>
-[...38 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t>Cubic Yard</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fill, Lightweight, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expanded Polystyrene </w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Block</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2071" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not include</w:t>
+      </w:r>
+      <w:r w:rsidR="00913E9C" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> credit </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD327E" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for wasted material.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DB38F9" w14:textId="77777777" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="008403A4">
+    <w:p w14:paraId="0C4800F1" w14:textId="12B738CF" w:rsidR="008403A4" w:rsidRPr="008E2945" w:rsidRDefault="00A427FE" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">PVC Liner for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expanded Polystyrene </w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Block </w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>includes furnish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and plac</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the liner in accordance with the plans and this special provision.  No credit will be made for wasted material, overlap</w:t>
+      </w:r>
+      <w:r w:rsidR="0024088D" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ped</w:t>
+      </w:r>
+      <w:r w:rsidR="008403A4" w:rsidRPr="008E2945">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> areas, or required replacement or repair areas due to excessive exposure or damage.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="03FF644E" w14:textId="46C457FC" w:rsidR="00B723EC" w:rsidRPr="008E2945" w:rsidRDefault="00A427FE">
+    <w:p w14:paraId="5E5B5500" w14:textId="288C4A0F" w:rsidR="00B066DA" w:rsidRPr="008E2945" w:rsidRDefault="00225DE6" w:rsidP="00284AA0">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...177 lines deleted...]
-          <w:strike/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009613F7" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Conc Base </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009613F7" w:rsidRPr="008E2945">
@@ -3366,152 +2959,143 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009613F7" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Reinf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009613F7" w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>, Spec</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2945">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5B5500" w14:textId="1B5914E0" w:rsidR="00B066DA" w:rsidRPr="008E2945" w:rsidRDefault="00B066DA">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="00B066DA" w:rsidRPr="008E2945" w:rsidSect="008E2945">
+    <w:sectPr w:rsidR="00B066DA" w:rsidRPr="008E2945" w:rsidSect="0033206A">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1296" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D4B4852" w14:textId="77777777" w:rsidR="00F148C9" w:rsidRDefault="00F148C9" w:rsidP="001122FD">
+    <w:p w14:paraId="28600C97" w14:textId="77777777" w:rsidR="00211090" w:rsidRDefault="00211090" w:rsidP="001122FD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C2940BD" w14:textId="77777777" w:rsidR="00F148C9" w:rsidRDefault="00F148C9" w:rsidP="001122FD">
+    <w:p w14:paraId="47D74597" w14:textId="77777777" w:rsidR="00211090" w:rsidRDefault="00211090" w:rsidP="001122FD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08BC1BEA" w14:textId="77777777" w:rsidR="00F148C9" w:rsidRDefault="00F148C9" w:rsidP="001122FD">
+    <w:p w14:paraId="13BC9E65" w14:textId="77777777" w:rsidR="00211090" w:rsidRDefault="00211090" w:rsidP="001122FD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71298520" w14:textId="77777777" w:rsidR="00F148C9" w:rsidRDefault="00F148C9" w:rsidP="001122FD">
+    <w:p w14:paraId="377B71C0" w14:textId="77777777" w:rsidR="00211090" w:rsidRDefault="00211090" w:rsidP="001122FD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="464D4006" w14:textId="066AEC35" w:rsidR="001122FD" w:rsidRPr="00CD327E" w:rsidRDefault="00A66833" w:rsidP="00C11C5E">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00A475F1">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>DS</w:t>
@@ -3692,230 +3276,238 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-0</w:t>
     </w:r>
     <w:r w:rsidR="003729E4">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="006F35D9">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-22</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="185BEF2A" w14:textId="4B384591" w:rsidR="0038596C" w:rsidRPr="00CD327E" w:rsidRDefault="00A66833" w:rsidP="00C11C5E">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00A475F1">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>DS</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>206(</w:t>
     </w:r>
     <w:r w:rsidR="00C11C5E">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>A790</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:val="bestFit" w:percent="219"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="360"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001122FD"/>
     <w:rsid w:val="00032E6C"/>
     <w:rsid w:val="0003630A"/>
     <w:rsid w:val="00040C1E"/>
     <w:rsid w:val="00041858"/>
+    <w:rsid w:val="000603EF"/>
     <w:rsid w:val="000C178E"/>
     <w:rsid w:val="00103910"/>
     <w:rsid w:val="001122FD"/>
     <w:rsid w:val="001342DE"/>
     <w:rsid w:val="00157427"/>
+    <w:rsid w:val="00180746"/>
     <w:rsid w:val="001820AE"/>
     <w:rsid w:val="0018694D"/>
     <w:rsid w:val="001B0B23"/>
     <w:rsid w:val="001D47EB"/>
+    <w:rsid w:val="00211090"/>
     <w:rsid w:val="002250E4"/>
     <w:rsid w:val="00225DE6"/>
     <w:rsid w:val="00235AC0"/>
     <w:rsid w:val="0024088D"/>
     <w:rsid w:val="002438C0"/>
     <w:rsid w:val="00266FA7"/>
     <w:rsid w:val="002802AD"/>
     <w:rsid w:val="00280894"/>
+    <w:rsid w:val="00284AA0"/>
     <w:rsid w:val="00286632"/>
     <w:rsid w:val="00286CA4"/>
     <w:rsid w:val="00296B15"/>
+    <w:rsid w:val="0033206A"/>
     <w:rsid w:val="003521AD"/>
     <w:rsid w:val="003729E4"/>
     <w:rsid w:val="0038596C"/>
     <w:rsid w:val="00391ACD"/>
     <w:rsid w:val="003A0230"/>
     <w:rsid w:val="003B1BFD"/>
     <w:rsid w:val="003B74A8"/>
     <w:rsid w:val="003C6667"/>
     <w:rsid w:val="00407D6C"/>
     <w:rsid w:val="00411F76"/>
     <w:rsid w:val="00413C44"/>
     <w:rsid w:val="004243AC"/>
     <w:rsid w:val="0045667D"/>
     <w:rsid w:val="00463ECC"/>
     <w:rsid w:val="0049713E"/>
     <w:rsid w:val="004A49FB"/>
     <w:rsid w:val="00513956"/>
     <w:rsid w:val="00521C5C"/>
     <w:rsid w:val="0052412B"/>
     <w:rsid w:val="0053210A"/>
     <w:rsid w:val="00537AFE"/>
     <w:rsid w:val="00546B30"/>
     <w:rsid w:val="00561279"/>
     <w:rsid w:val="00594409"/>
     <w:rsid w:val="00595CD8"/>
     <w:rsid w:val="00596BE4"/>
     <w:rsid w:val="005C57BD"/>
     <w:rsid w:val="005E70E2"/>
     <w:rsid w:val="00600834"/>
     <w:rsid w:val="00637776"/>
     <w:rsid w:val="00656B39"/>
     <w:rsid w:val="00667851"/>
     <w:rsid w:val="006F35D9"/>
+    <w:rsid w:val="006F7CCD"/>
     <w:rsid w:val="00713ACF"/>
     <w:rsid w:val="00744E89"/>
     <w:rsid w:val="007573F7"/>
     <w:rsid w:val="00793DDA"/>
     <w:rsid w:val="00794E07"/>
     <w:rsid w:val="007A7532"/>
     <w:rsid w:val="007B6AD0"/>
     <w:rsid w:val="007C6B95"/>
     <w:rsid w:val="007D0497"/>
     <w:rsid w:val="007E560E"/>
     <w:rsid w:val="007F0146"/>
     <w:rsid w:val="007F7113"/>
     <w:rsid w:val="008169A9"/>
     <w:rsid w:val="00821145"/>
     <w:rsid w:val="008403A4"/>
     <w:rsid w:val="00855F92"/>
     <w:rsid w:val="00870C39"/>
     <w:rsid w:val="00876197"/>
     <w:rsid w:val="008D20F0"/>
     <w:rsid w:val="008D4CFD"/>
     <w:rsid w:val="008E2945"/>
     <w:rsid w:val="008F56E8"/>
     <w:rsid w:val="00913E9C"/>
     <w:rsid w:val="00930B55"/>
     <w:rsid w:val="009517F9"/>
     <w:rsid w:val="009613F7"/>
     <w:rsid w:val="00975F5E"/>
     <w:rsid w:val="00981A76"/>
     <w:rsid w:val="00982771"/>
     <w:rsid w:val="009C2BD7"/>
     <w:rsid w:val="009F11AF"/>
     <w:rsid w:val="00A14276"/>
     <w:rsid w:val="00A17046"/>
     <w:rsid w:val="00A2068E"/>
     <w:rsid w:val="00A20DA1"/>
     <w:rsid w:val="00A2131F"/>
     <w:rsid w:val="00A30BC1"/>
     <w:rsid w:val="00A427FE"/>
     <w:rsid w:val="00A475F1"/>
     <w:rsid w:val="00A53707"/>
     <w:rsid w:val="00A66833"/>
     <w:rsid w:val="00A67B46"/>
     <w:rsid w:val="00A72277"/>
     <w:rsid w:val="00A80683"/>
     <w:rsid w:val="00AA2071"/>
     <w:rsid w:val="00AC0D4F"/>
     <w:rsid w:val="00AC6647"/>
+    <w:rsid w:val="00AE4BF2"/>
     <w:rsid w:val="00AE51B5"/>
     <w:rsid w:val="00B012B0"/>
     <w:rsid w:val="00B066DA"/>
     <w:rsid w:val="00B110B1"/>
     <w:rsid w:val="00B723EC"/>
     <w:rsid w:val="00B756F2"/>
     <w:rsid w:val="00B774E8"/>
     <w:rsid w:val="00B90325"/>
     <w:rsid w:val="00BC19F6"/>
     <w:rsid w:val="00BC54B0"/>
     <w:rsid w:val="00BC5BDD"/>
     <w:rsid w:val="00BC5EF4"/>
     <w:rsid w:val="00BF6BAB"/>
     <w:rsid w:val="00C11C5E"/>
     <w:rsid w:val="00C31174"/>
     <w:rsid w:val="00C66C4E"/>
     <w:rsid w:val="00C85968"/>
     <w:rsid w:val="00CA5223"/>
     <w:rsid w:val="00CB23BC"/>
     <w:rsid w:val="00CD327E"/>
     <w:rsid w:val="00D20513"/>
     <w:rsid w:val="00D300F1"/>
     <w:rsid w:val="00D44762"/>
     <w:rsid w:val="00D6045A"/>
     <w:rsid w:val="00D62383"/>
@@ -3947,51 +3539,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="514564EF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D4EADF1F-120D-4916-8E2D-BD818B2EAA3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4342,50 +3934,71 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008D4CFD"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00284AA0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -4578,55 +4191,80 @@
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A17046"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A17046"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00284AA0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00284AA0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4875,75 +4513,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63B85DEF-27BA-4163-AE31-84C3535343D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1276</Words>
-  <Characters>7274</Characters>
+  <Words>1270</Words>
+  <Characters>7245</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>60</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>URS Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8533</CharactersWithSpaces>
+  <CharactersWithSpaces>8499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Parmerlee, Doug</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>