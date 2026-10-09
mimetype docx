--- v0 (2025-12-12)
+++ v1 (2026-10-09)
@@ -1,21708 +1,18892 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="10358C17" w14:textId="100B42D0" w:rsidR="00A30945" w:rsidRPr="00F818FE" w:rsidRDefault="00A30945" w:rsidP="00A057D7">
-      <w:pPr>
+    <w:p w14:paraId="6943EF7F" w14:textId="4923A261" w:rsidR="00AC1177" w:rsidRPr="00905BB3" w:rsidRDefault="00AC1177" w:rsidP="00905BB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you require assistance accessing this information or require it in an alternative format, contact the Michigan Department of Transportation’s (MDOT) Americans with Disabilities Act (ADA) coordinator at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:tooltip="https://www.michigan.gov/mdot-ada" w:history="1">
+        <w:r w:rsidRPr="00D20AEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Michigan.gov/MDOT-ADA</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="714BFB3C" w14:textId="700B2720" w:rsidR="00A30945" w:rsidRPr="00D20AEB" w:rsidRDefault="00A30945" w:rsidP="00905BB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MICHIGAN</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96939">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DEPARTMENT OF TRANSPORTATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A70DAA8" w14:textId="01B1B9E7" w:rsidR="00A30945" w:rsidRPr="00D20AEB" w:rsidRDefault="00A30945" w:rsidP="00905BB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F818FE">
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MICHIGAN</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>SPECIAL PROVISION</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F818FE">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>DEPARTMENT OF TRANSPORTATION</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>FOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66814BE6" w14:textId="77777777" w:rsidR="00A30945" w:rsidRPr="00D20AEB" w:rsidRDefault="00A30945" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:t>MAINTAINING TRAFFIC</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...68 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7E5DAA" w14:textId="77777777" w:rsidR="0098258E" w:rsidRDefault="0098258E" w:rsidP="00A057D7">
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="16CAE6CA" w14:textId="4D9DAB03" w:rsidR="0098258E" w:rsidRPr="00D20AEB" w:rsidRDefault="0098258E" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A10000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00437060">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A10000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ALL YELLOW HIGHLIGHTED TEXT MUST BE EDITED PRIOR TO DISTRIBUTION.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00437060">
+    </w:p>
+    <w:p w14:paraId="78AE82FC" w14:textId="487CC312" w:rsidR="009735E5" w:rsidRPr="00D20AEB" w:rsidRDefault="00840E16" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A10000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A10000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>CYAN HIGHLIGHTED TEXT INDICATES THAT ONLY ONE HIGHLIGHTED SECTION SHOULD BE CHOSEN TO KEEP IN THE SP, AND THE OTHER HIGHLIGHTED OPTION DELETED PRIOR TO DISTRIBUTION.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B36C37" w14:textId="1FC10192" w:rsidR="0098258E" w:rsidRPr="00D20AEB" w:rsidRDefault="0098258E" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A10000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED2DBC">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...59 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A10000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...129 lines deleted...]
-      <w:pPr>
+        <w:t>RED TEXT INDICATES THAT THE SECTION IS OPTIONAL, DEPENDANT ON THE DETAILS OF THE PROJECT.  DELETE RED TEXT AND SUBSECTIONS IF NOT APPLICABLE.  CHANGE ALL RED TEXT THAT WILL REMAIN IN DOCUMENT TO BLACK TEXT PRIOR TO DISTRIBUTION.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744EDB07" w14:textId="03176FA8" w:rsidR="00A30945" w:rsidRPr="00D20AEB" w:rsidRDefault="00A30945" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="1"/>
-      <w:r w:rsidRPr="00A057D7">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Region</w:t>
       </w:r>
-      <w:r w:rsidR="00A92004">
+      <w:r w:rsidR="00A92004" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
-      <w:r w:rsidR="0047504E">
+      <w:r w:rsidR="0047504E" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A057D7">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>TSC</w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A057D7">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
-      <w:r w:rsidR="008E6DEE">
+      <w:r w:rsidR="008E6DEE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A057D7">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00A057D7">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A057D7">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000B3EBE">
+      <w:r w:rsidR="006A0017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A057D7">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00A057D7">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
-      <w:r w:rsidR="00F249BC" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00F249BC" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F249BC" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00734870" w:rsidRPr="00734870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
-[...34 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A057D7">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>APPR:Region:T&amp;S eng:Date</w:t>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>APPR:Region</w:t>
+      </w:r>
+      <w:r w:rsidR="0052538F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>T&amp;S eng:Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CFE55D" w14:textId="58F1039D" w:rsidR="00D2524C" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000A6839" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="000A6839" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Description.</w:t>
       </w:r>
-      <w:r w:rsidR="00415960" w:rsidRPr="00F818FE">
+      <w:r w:rsidR="00415960" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE" w:rsidRPr="00F818FE">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F6AED" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="002F6AED" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidR="00B55D4A">
+      <w:r w:rsidR="00B55D4A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>special provision consists of requirements and restrictions to maintain traffic</w:t>
       </w:r>
-      <w:r w:rsidR="002F6AED" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="002F6AED" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D25A7">
+      <w:r w:rsidR="002D25A7" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for Job Number </w:t>
       </w:r>
-      <w:r w:rsidR="005E4B4F" w:rsidRPr="005E4B4F">
+      <w:r w:rsidR="005E4B4F" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(JN)</w:t>
       </w:r>
-      <w:r w:rsidR="005E4B4F">
+      <w:r w:rsidR="005E4B4F" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F6AED" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="002F6AED" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:r w:rsidR="002F6AED" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="002F6AED" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Route)</w:t>
       </w:r>
-      <w:r w:rsidR="002F6AED" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="002F6AED" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the city of </w:t>
       </w:r>
-      <w:r w:rsidR="002F6AED" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="002F6AED" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(City)</w:t>
       </w:r>
-      <w:r w:rsidR="002F6AED" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="002F6AED" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002F6AED" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="002F6AED" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Name of)</w:t>
       </w:r>
-      <w:r w:rsidR="002F6AED" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="002F6AED" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Township, </w:t>
       </w:r>
-      <w:r w:rsidR="002F6AED" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="002F6AED" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Name of)</w:t>
       </w:r>
-      <w:r w:rsidR="002F6AED" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="002F6AED" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> County.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090DB377" w14:textId="77777777" w:rsidR="00F818FE" w:rsidRPr="00A057D7" w:rsidRDefault="00F818FE" w:rsidP="00F818FE">
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="669F1B11" w14:textId="0E58F968" w:rsidR="000A6839" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>b.</w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000A6839" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="000A6839" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>General</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00F818FE">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE" w:rsidRPr="00F818FE">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007103DD" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="007103DD" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintain traffic throughout the project in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidR="003356D4">
+      <w:r w:rsidR="003356D4" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007103DD" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="007103DD" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tandard </w:t>
       </w:r>
-      <w:r w:rsidR="003356D4">
+      <w:r w:rsidR="003356D4" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007103DD" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="007103DD" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pecifications, typicals</w:t>
       </w:r>
-      <w:r w:rsidR="00146980">
+      <w:r w:rsidR="00146980" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="007103DD" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="007103DD" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00394286">
+      <w:r w:rsidR="00394286" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="007103DD" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="007103DD" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> supplemental specifications in the contract and as described on the plans for this project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391982D4" w14:textId="77777777" w:rsidR="00F818FE" w:rsidRPr="00A057D7" w:rsidRDefault="00F818FE" w:rsidP="00F818FE">
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="00DE45CE" w14:textId="06950C02" w:rsidR="000A6839" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>c.</w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DB3E5B" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00DB3E5B" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Construction Influence Area (CIA)</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00F818FE">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE" w:rsidRPr="00F818FE">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00526929" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00526929" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
-        <w:r w:rsidR="00526929" w:rsidRPr="00A057D7">
+        <w:r w:rsidR="00526929" w:rsidRPr="00D20AEB">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>CIA</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidR="00526929" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00526929" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> includes the right-of-way of the following roadways, within the approximate limits described below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C18C308" w14:textId="77777777" w:rsidR="00F818FE" w:rsidRPr="00A057D7" w:rsidRDefault="00F818FE" w:rsidP="00F818FE">
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="240E7E39" w14:textId="7F0BCDBF" w:rsidR="001C5663" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001C5663" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="001C5663" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
-      <w:r w:rsidR="001C5663" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="001C5663" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>* (ROUTE)</w:t>
       </w:r>
-      <w:r w:rsidR="001C5663" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="001C5663" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> from approximately </w:t>
       </w:r>
-      <w:r w:rsidR="001C5663" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="001C5663" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>* miles east of * to * miles west of **.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AD657A" w14:textId="77777777" w:rsidR="00F818FE" w:rsidRPr="00A057D7" w:rsidRDefault="00F818FE" w:rsidP="00F818FE">
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6BE8B7B1" w14:textId="5AB544B9" w:rsidR="001C5663" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00352831" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00352831" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition, the CIA includes the right-of-way of any designated detour route or alternate route, intersecting roads and ramps adjacent to the work zone for a distance of approximately </w:t>
       </w:r>
-      <w:r w:rsidR="00352831" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00352831" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>1/4 mile</w:t>
       </w:r>
-      <w:r w:rsidR="00352831" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00352831" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in advance of the work zone or as far as the construction or detour signing extends</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00352831" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00352831" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The roads include but are not limited to </w:t>
       </w:r>
-      <w:r w:rsidR="00352831" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00352831" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Street, Road, </w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>B</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F818FE">
+        <w:t>Boulevard</w:t>
+      </w:r>
+      <w:r w:rsidR="00352831" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>ou</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F818FE" w:rsidRPr="00A057D7">
+        <w:t>, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A288F27" w14:textId="30BC1B32" w:rsidR="00DB3E5B" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...43 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
-      <w:r w:rsidR="00B6053F">
+      <w:r w:rsidR="00B6053F" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DB3E5B" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00DB3E5B" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Traffic Restrictions</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B6053F" w:rsidRPr="00B6053F">
+      <w:r w:rsidR="00B6053F" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00B6053F">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD49AF" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00CD49AF" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintain traffic in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidR="0053689C" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="0053689C" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintaining Traffic Typicals </w:t>
       </w:r>
-      <w:r w:rsidR="00CD49AF" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00CD49AF" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>contained herein, except as noted below</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0053689C">
+      <w:r w:rsidR="0053689C" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD49AF" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00CD49AF" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Changes or adjustments to the </w:t>
       </w:r>
-      <w:r w:rsidR="0053689C" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="0053689C" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintaining Traffic Typicals </w:t>
       </w:r>
-      <w:r w:rsidR="00CD49AF" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00CD49AF" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>may be necessary to fit field conditions, subject to approval of the Engineer or as determined by the Engineer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41687BF8" w14:textId="77777777" w:rsidR="00F818FE" w:rsidRPr="00A057D7" w:rsidRDefault="00F818FE" w:rsidP="00F818FE">
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="16814196" w14:textId="2BE84C9B" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="2"/>
-      <w:r>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Utilize the following Maintaining Traffic Typicals:</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidR="00F70E4C">
+      <w:r w:rsidR="00F70E4C" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2915E9FC" w14:textId="77777777" w:rsidR="00F818FE" w:rsidRPr="00A057D7" w:rsidRDefault="00F818FE" w:rsidP="00F818FE">
-[...12 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="4356C0AD" w14:textId="5DF2E432" w:rsidR="009911D2" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F1F6E">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE" w:rsidRPr="000F1F6E">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009911D2" w:rsidRPr="000F1F6E">
+      <w:r w:rsidR="009911D2" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>100-GEN-KEY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEEBFC5" w14:textId="77777777" w:rsidR="009911D2" w:rsidRPr="000F1F6E" w:rsidRDefault="009911D2" w:rsidP="00D86847">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="77BDC592" w14:textId="32F53B4D" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="009911D2" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000F1F6E">
+        <w:lastRenderedPageBreak/>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>B.</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EB5228" w:rsidRPr="000F1F6E">
+      <w:r w:rsidR="00EB5228" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="00482A1F" w:rsidRPr="000F1F6E">
+      <w:r w:rsidR="00482A1F" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00EB5228" w:rsidRPr="000F1F6E">
+      <w:r w:rsidR="00EB5228" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-GEN-SP</w:t>
       </w:r>
-      <w:r w:rsidR="00482A1F" w:rsidRPr="000F1F6E">
+      <w:r w:rsidR="00482A1F" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ACING-CHARTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4309040A" w14:textId="77777777" w:rsidR="00F818FE" w:rsidRPr="003266A1" w:rsidRDefault="00F818FE" w:rsidP="00A92004">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="46517294" w14:textId="4D725674" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="009911D2" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00E468B2" w:rsidRPr="003266A1">
+      <w:r w:rsidR="00E468B2" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EB5228" w:rsidRPr="005F525B">
+      <w:r w:rsidR="00EB5228" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>114-TR-HAUL-AW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E61B9B" w14:textId="77777777" w:rsidR="002F667B" w:rsidRDefault="002F667B" w:rsidP="00D86847">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="7595D1B6" w14:textId="0D7BB276" w:rsidR="002F667B" w:rsidRPr="00D20AEB" w:rsidRDefault="009911D2" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="002F667B" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002F667B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96939">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>. WZD-</w:t>
-[...16 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002F667B" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>WZD-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA575A7" w14:textId="01546ED5" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="009911D2" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E468B2" w:rsidRPr="003266A1">
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F818FE">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00E468B2" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043A7A" w:rsidRPr="003266A1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F818FE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043A7A" w:rsidRPr="003266A1">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>c.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7648998A" w14:textId="77777777" w:rsidR="00F818FE" w:rsidRPr="003266A1" w:rsidRDefault="00F818FE" w:rsidP="00A92004">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0F9F5200" w14:textId="0BD1CA64" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3A27" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work, </w:t>
+      </w:r>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deliver material, or close lanes </w:t>
+      </w:r>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t>(other than approved stage closures)</w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> during the holiday periods as defined in Table 1.</w:t>
       </w:r>
-      <w:r w:rsidR="002F3862">
+      <w:r w:rsidR="002F3862" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F818FE">
+      <w:r w:rsidR="00F818FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F3862" w:rsidRPr="000F1F6E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="002F3862" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">Cover or remove </w:t>
       </w:r>
-      <w:r w:rsidR="003A059F" w:rsidRPr="000F1F6E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="003A059F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>“45 where workers present”</w:t>
       </w:r>
-      <w:r w:rsidR="002F3862" w:rsidRPr="000F1F6E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="002F3862" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> signing during the holiday periods </w:t>
       </w:r>
-      <w:r w:rsidR="00584D66" w:rsidRPr="000F1F6E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00584D66" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>as defined in Table 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E2DEB7" w14:textId="77777777" w:rsidR="00CE2D82" w:rsidRPr="00A057D7" w:rsidRDefault="00CE2D82" w:rsidP="00A92004">
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6076CDC8" w14:textId="5D6A4ED7" w:rsidR="008A0E95" w:rsidRPr="00D20AEB" w:rsidRDefault="008A0E95" w:rsidP="00E35E0A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="3"/>
-      <w:r w:rsidRPr="001F5EFD">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Table 1:</w:t>
       </w:r>
-      <w:r w:rsidR="00F23DC1" w:rsidRPr="001F5EFD">
+      <w:r w:rsidR="00F23DC1" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0053689C">
+      <w:r w:rsidR="0053689C" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5EFD">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="003768D3" w:rsidRPr="001F5EFD">
+      <w:r w:rsidR="003768D3" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5EFD">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> Holiday Periods</w:t>
       </w:r>
       <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidR="00E63619" w:rsidRPr="001F5EFD">
+      <w:r w:rsidR="00E63619" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2996"/>
+        <w:gridCol w:w="2997"/>
+        <w:gridCol w:w="2997"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00095C84" w14:paraId="56A5BCFE" w14:textId="77777777" w:rsidTr="00766663">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBABFF5" w14:textId="081EB9E6" w:rsidR="00095C84" w:rsidRPr="00095C84" w:rsidRDefault="00095C84" w:rsidP="00766663">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00095C84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Holiday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A62E934" w14:textId="43DD9141" w:rsidR="00095C84" w:rsidRPr="00095C84" w:rsidRDefault="00095C84" w:rsidP="00095C84">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Start Dates and Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F994982" w14:textId="261A3E29" w:rsidR="00095C84" w:rsidRPr="00095C84" w:rsidRDefault="00095C84" w:rsidP="00095C84">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>End Date and Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00095C84" w14:paraId="6F51C267" w14:textId="77777777" w:rsidTr="00766663">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F504207" w14:textId="58F6B50E" w:rsidR="00095C84" w:rsidRDefault="00095C84" w:rsidP="00095C84">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37326">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Memorial Day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3501D3A5" w14:textId="77777777" w:rsidR="00095C84" w:rsidRDefault="00095C84" w:rsidP="00095C84">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22213743" w14:textId="77777777" w:rsidR="00095C84" w:rsidRDefault="00095C84" w:rsidP="00095C84">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00095C84" w14:paraId="2B00CB57" w14:textId="77777777" w:rsidTr="00766663">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9BEB0C" w14:textId="0B8CBB92" w:rsidR="00095C84" w:rsidRDefault="00095C84" w:rsidP="00095C84">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37326">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Independence Day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E94E821" w14:textId="77777777" w:rsidR="00095C84" w:rsidRDefault="00095C84" w:rsidP="00095C84">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2199F961" w14:textId="77777777" w:rsidR="00095C84" w:rsidRDefault="00095C84" w:rsidP="00095C84">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00095C84" w14:paraId="18A5BE4D" w14:textId="77777777" w:rsidTr="00766663">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58859EEC" w14:textId="31048F94" w:rsidR="00095C84" w:rsidRDefault="00095C84" w:rsidP="00095C84">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37326">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Labor Day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="192EA72B" w14:textId="77777777" w:rsidR="00095C84" w:rsidRDefault="00095C84" w:rsidP="00095C84">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCFD186" w14:textId="77777777" w:rsidR="00095C84" w:rsidRDefault="00095C84" w:rsidP="00095C84">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6E1984AB" w14:textId="5969B340" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="2B0108A8" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E468B2" w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="2BE6D3B5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Do not</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3A27" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work,</w:t>
+      </w:r>
+      <w:r w:rsidR="2BE6D3B5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deliver material, or close lanes </w:t>
+      </w:r>
+      <w:r w:rsidR="2BE6D3B5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(other than approved stage closures)</w:t>
+      </w:r>
+      <w:r w:rsidR="2BE6D3B5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the Special Events as defined in Table 2.</w:t>
+      </w:r>
+      <w:r w:rsidR="63CE4BC3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="33401B3D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="63CE4BC3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Cover or remove “45 where workers present” signing during the Special Event periods as defined in Table 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0A3D61" w14:textId="60EFA491" w:rsidR="00281C55" w:rsidRPr="00D20AEB" w:rsidRDefault="00281C55" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="4"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 2:  </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidR="00E63619" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="007D617A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Special Events</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2304"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3603"/>
+        <w:gridCol w:w="2515"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3235"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A0E95" w:rsidRPr="00A82217" w14:paraId="72457BC0" w14:textId="77777777" w:rsidTr="00DA1880">
+      <w:tr w:rsidR="00281C55" w:rsidRPr="00D20AEB" w14:paraId="30D9F2C2" w14:textId="77777777" w:rsidTr="00766663">
         <w:trPr>
           <w:trHeight w:val="432"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48C16891" w14:textId="74D0BCBC" w:rsidR="008A0E95" w:rsidRPr="00A057D7" w:rsidRDefault="008A0E95" w:rsidP="00F818FE">
+          <w:p w14:paraId="35E195F8" w14:textId="77777777" w:rsidR="00281C55" w:rsidRPr="00766663" w:rsidRDefault="00281C55" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...481 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Hlk516645543"/>
-            <w:r w:rsidRPr="000F1F6E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Local Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A431BDE" w14:textId="77777777" w:rsidR="00281C55" w:rsidRPr="000F1F6E" w:rsidRDefault="00281C55" w:rsidP="00A057D7">
+          <w:p w14:paraId="2A431BDE" w14:textId="77777777" w:rsidR="00281C55" w:rsidRPr="00766663" w:rsidRDefault="00281C55" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F1F6E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Start Dates and Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3415" w:type="dxa"/>
+            <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B90E624" w14:textId="77777777" w:rsidR="00281C55" w:rsidRPr="000F1F6E" w:rsidRDefault="00281C55" w:rsidP="00A057D7">
+          <w:p w14:paraId="6B90E624" w14:textId="77777777" w:rsidR="00281C55" w:rsidRPr="00766663" w:rsidRDefault="00281C55" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F1F6E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>End Date and Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00281C55" w:rsidRPr="00A82217" w14:paraId="51C000E6" w14:textId="77777777" w:rsidTr="00DA1880">
+      <w:tr w:rsidR="00281C55" w:rsidRPr="00D20AEB" w14:paraId="51C000E6" w14:textId="77777777" w:rsidTr="00766663">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2695" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3442C3BC" w14:textId="77777777" w:rsidR="00281C55" w:rsidRPr="00A057D7" w:rsidRDefault="00281C55" w:rsidP="00A057D7">
+          <w:p w14:paraId="3442C3BC" w14:textId="77777777" w:rsidR="00281C55" w:rsidRPr="00766663" w:rsidRDefault="00281C55" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Sample Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="005BD32D" w14:textId="77777777" w:rsidR="00281C55" w:rsidRPr="00A057D7" w:rsidRDefault="00281C55" w:rsidP="00A057D7">
+          <w:p w14:paraId="005BD32D" w14:textId="77777777" w:rsidR="00281C55" w:rsidRPr="00766663" w:rsidRDefault="00281C55" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>3:00 p.m. Friday, June 5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A057D7">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3415" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC10A96" w14:textId="7327E2A7" w:rsidR="00281C55" w:rsidRPr="00A057D7" w:rsidRDefault="00281C55" w:rsidP="00A057D7">
+          <w:p w14:paraId="5DC10A96" w14:textId="7327E2A7" w:rsidR="00281C55" w:rsidRPr="00766663" w:rsidRDefault="00281C55" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>6:00 a.m. Monday, June 8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A057D7">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00281C55" w:rsidRPr="00A82217" w14:paraId="271B6321" w14:textId="77777777" w:rsidTr="00DA1880">
+      <w:tr w:rsidR="00281C55" w:rsidRPr="00D20AEB" w14:paraId="271B6321" w14:textId="77777777" w:rsidTr="00766663">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2695" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DEF48B4" w14:textId="596574F5" w:rsidR="00281C55" w:rsidRPr="00A057D7" w:rsidRDefault="00071BF3" w:rsidP="00A057D7">
+          <w:p w14:paraId="4DEF48B4" w14:textId="596574F5" w:rsidR="00281C55" w:rsidRPr="00766663" w:rsidRDefault="00071BF3" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F1F6E">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Sample Event 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC4F05D" w14:textId="5C2F1E65" w:rsidR="00281C55" w:rsidRPr="00A057D7" w:rsidRDefault="00281C55" w:rsidP="00A057D7">
+          <w:p w14:paraId="6FC4F05D" w14:textId="5C2F1E65" w:rsidR="00281C55" w:rsidRPr="00766663" w:rsidRDefault="00281C55" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>3:00 p.m. Wednesday</w:t>
             </w:r>
-            <w:r w:rsidR="0053689C">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0053689C" w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A057D7">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> August 12</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A057D7">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3415" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71460ADB" w14:textId="16AE011B" w:rsidR="00281C55" w:rsidRPr="00A057D7" w:rsidRDefault="00281C55" w:rsidP="00A057D7">
+          <w:p w14:paraId="71460ADB" w14:textId="16AE011B" w:rsidR="00281C55" w:rsidRPr="00766663" w:rsidRDefault="00281C55" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>7:00 a.m. Monday</w:t>
             </w:r>
-            <w:r w:rsidR="0053689C">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0053689C" w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A057D7">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> August 17</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A057D7">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="5"/>
     </w:tbl>
-    <w:p w14:paraId="7FAF0593" w14:textId="35EE42F8" w:rsidR="00B76AE4" w:rsidRPr="001F5EFD" w:rsidRDefault="00B76AE4" w:rsidP="001F5EFD">
-[...19 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="64037693" w14:textId="660EE6DF" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="001F5EFD">
+      <w:r w:rsidR="001F5EFD" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Perform work and lane closures within the </w:t>
       </w:r>
       <w:commentRangeStart w:id="6"/>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">allowable time frames as shown </w:t>
       </w:r>
       <w:commentRangeEnd w:id="6"/>
-      <w:r w:rsidR="0044597A">
+      <w:r w:rsidR="0044597A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">in Tables </w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>3, 4, 5 and X</w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, unless otherwise approved by the Engineer</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="001F5EFD">
+      <w:r w:rsidR="001F5EFD" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Traffic switch operations on freeways may take place within the allowable times listed below in the traffic restriction tables and/or as otherwise approved by the Engineer</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="001F5EFD">
+      <w:r w:rsidR="001F5EFD" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additional lane, ramp, and/or roadway closures and shifts may be implemented during maintaining traffic stage and traffic switch operations with prior Engineer approval.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BBF2C5" w14:textId="77777777" w:rsidR="001F5EFD" w:rsidRPr="00A057D7" w:rsidRDefault="001F5EFD" w:rsidP="001F5EFD">
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="73E8D950" w14:textId="31353BFF" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidR="001F5EFD">
+      <w:r w:rsidR="001F5EFD" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Traffic switch operations are exempt from lane rental assessments or liquidated damage assessments for 8 hours for each traffic switch</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001F5EFD">
+      <w:r w:rsidR="001F5EFD" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A057D7">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Perform traffic switch operations within the allowable “traffic restriction tables” as shown below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31458156" w14:textId="77777777" w:rsidR="001F5EFD" w:rsidRPr="00A057D7" w:rsidRDefault="001F5EFD" w:rsidP="001F5EFD">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="000F1F6E">
+    <w:p w14:paraId="308804B8" w14:textId="2A262F8A" w:rsidR="001F5EFD" w:rsidRPr="00D20AEB" w:rsidRDefault="00F13BB3" w:rsidP="00766663">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F13BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00766663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A traffic switch </w:t>
       </w:r>
-      <w:r w:rsidR="00C228B7" w:rsidRPr="000F1F6E">
+      <w:r w:rsidR="00C228B7" w:rsidRPr="00766663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F1F6E">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00766663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> defined as a change in the existing (original or staged) traffic configuration which requires multiple (more than one) lane lines and/or edge lines to be relocated in a new location and the old lines to be removed either between construction stages, or maintenance of traffic stages.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="005D2A10" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491B804F" w14:textId="2A2E3078" w:rsidR="00B8796B" w:rsidRPr="001F5EFD" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="491B804F" w14:textId="2A2E3078" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="7"/>
-      <w:r w:rsidRPr="001F5EFD">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Table 3:</w:t>
       </w:r>
       <w:commentRangeEnd w:id="7"/>
-      <w:r w:rsidR="009D1B6F" w:rsidRPr="001F5EFD">
+      <w:r w:rsidR="009D1B6F" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="7"/>
       </w:r>
-      <w:r w:rsidR="0053689C">
+      <w:r w:rsidR="0053689C" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5EFD">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5EFD">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>I-XX Northbound/Eastbound</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5EFD">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Traffic Restrictions</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2227"/>
         <w:gridCol w:w="748"/>
         <w:gridCol w:w="748"/>
         <w:gridCol w:w="804"/>
         <w:gridCol w:w="805"/>
         <w:gridCol w:w="804"/>
         <w:gridCol w:w="805"/>
         <w:gridCol w:w="804"/>
         <w:gridCol w:w="805"/>
         <w:gridCol w:w="805"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B8796B" w:rsidRPr="00CA4851" w14:paraId="4E69BE1A" w14:textId="77777777" w:rsidTr="00DA1880">
+      <w:tr w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w14:paraId="4E69BE1A" w14:textId="77777777" w:rsidTr="008004F0">
         <w:trPr>
           <w:trHeight w:val="432"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1638A2" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="3F1638A2" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Closure Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="528761D6" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="528761D6" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Start Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC1376B" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="2EC1376B" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>End Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4577D432" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="4577D432" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21145137" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="21145137" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="237C76A9" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="237C76A9" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78E0F666" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="78E0F666" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Th</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6959B26B" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="6959B26B" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="311EAD61" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="311EAD61" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00EE3B68" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="00EE3B68" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Su</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8796B" w:rsidRPr="00CA4851" w14:paraId="32B255E5" w14:textId="77777777" w:rsidTr="00DA1880">
+      <w:tr w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w14:paraId="32B255E5" w14:textId="77777777" w:rsidTr="008004F0">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49AEC390" w14:textId="5ED37B8F" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="49AEC390" w14:textId="5ED37B8F" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Shoulder Closures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="509141A1" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="509141A1" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8FA0EA" w14:textId="145214AE" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00D86847" w:rsidP="00A057D7">
+          <w:p w14:paraId="6F8FA0EA" w14:textId="145214AE" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00D86847" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>24:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="741D32A2" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="741D32A2" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2C53FC" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="1F2C53FC" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="029EAA04" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="029EAA04" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BED0929" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="1BED0929" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F853C17" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="6F853C17" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="655F3929" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="655F3929" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1120CF03" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="1120CF03" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8796B" w:rsidRPr="00CA4851" w14:paraId="30B7A7C3" w14:textId="77777777" w:rsidTr="00DA1880">
+      <w:tr w:rsidR="00314C49" w:rsidRPr="00314C49" w14:paraId="30B7A7C3" w14:textId="77777777" w:rsidTr="008004F0">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9607AE" w14:textId="72380C71" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="7E9607AE" w14:textId="72380C71" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Single Lane Closures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB1A814" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="5CB1A814" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2689E980" w14:textId="02111B31" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="2689E980" w14:textId="02111B31" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>08:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13CF8C00" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="13CF8C00" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3A8DD4" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="1C3A8DD4" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D5FCFD7" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="0D5FCFD7" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB52C12" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="2FB52C12" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54687485" w14:textId="28A0DD22" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00D27019" w:rsidP="00A057D7">
+          <w:p w14:paraId="54687485" w14:textId="28A0DD22" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="464B052E" w14:textId="3E5020F7" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00D27019" w:rsidP="00A057D7">
+          <w:p w14:paraId="464B052E" w14:textId="3E5020F7" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4712A102" w14:textId="230D85BD" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00D27019" w:rsidP="00A057D7">
+          <w:p w14:paraId="4712A102" w14:textId="230D85BD" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8796B" w:rsidRPr="00CA4851" w14:paraId="70805DF6" w14:textId="77777777" w:rsidTr="00DA1880">
+      <w:tr w:rsidR="00314C49" w:rsidRPr="00314C49" w14:paraId="70805DF6" w14:textId="77777777" w:rsidTr="008004F0">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10ABBC1C" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="10ABBC1C" w14:textId="1EC03697" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Single Lane Closures</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="275C309A" w14:textId="52A34D58" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="275C309A" w14:textId="52A34D58" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
-[...24 lines deleted...]
-              <w:t>:00</w:t>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>08:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16C140CA" w14:textId="3563B83E" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="16C140CA" w14:textId="3563B83E" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>8:00</w:t>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EDF4BBE" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="0EDF4BBE" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27698101" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="27698101" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1586DA0F" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="1586DA0F" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71682AFE" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="71682AFE" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44463F4B" w14:textId="4E5EE58D" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00D27019" w:rsidP="00A057D7">
+          <w:p w14:paraId="44463F4B" w14:textId="4E5EE58D" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55F7052C" w14:textId="2999441E" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00D27019" w:rsidP="00A057D7">
+          <w:p w14:paraId="55F7052C" w14:textId="2999441E" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="008E5C87" w14:textId="77D6E9F8" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00D27019" w:rsidP="00A057D7">
+          <w:p w14:paraId="008E5C87" w14:textId="77D6E9F8" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8796B" w:rsidRPr="00CA4851" w14:paraId="73A0551F" w14:textId="77777777" w:rsidTr="00DA1880">
+      <w:tr w:rsidR="00314C49" w:rsidRPr="00314C49" w14:paraId="73A0551F" w14:textId="77777777" w:rsidTr="008004F0">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07A1AC0B" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="07A1AC0B" w14:textId="3C3B7DF3" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Single Lane Closures</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6051E2CF" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="6051E2CF" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4076FD9C" w14:textId="2BF00C09" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00D86847" w:rsidP="00A057D7">
+          <w:p w14:paraId="4076FD9C" w14:textId="2BF00C09" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>24:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEC1E6B" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="2FEC1E6B" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1057B30F" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="1057B30F" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F7D052B" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="0F7D052B" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3BF75F" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="4A3BF75F" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="798DCC8D" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="798DCC8D" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FED43A5" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="4FED43A5" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C48E5AF" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="5C48E5AF" w14:textId="77777777" w:rsidR="00314C49" w:rsidRPr="00D20AEB" w:rsidRDefault="00314C49" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF5CFE" w:rsidRPr="00CA4851" w14:paraId="3221EB60" w14:textId="77777777" w:rsidTr="00DA1880">
+      <w:tr w:rsidR="00AF5CFE" w:rsidRPr="00D20AEB" w14:paraId="3221EB60" w14:textId="77777777" w:rsidTr="008004F0">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72D4DD90" w14:textId="4D8E030E" w:rsidR="00AF5CFE" w:rsidRPr="00A057D7" w:rsidRDefault="00E87FC5" w:rsidP="00A057D7">
+          <w:p w14:paraId="72D4DD90" w14:textId="4D8E030E" w:rsidR="00AF5CFE" w:rsidRPr="00D20AEB" w:rsidRDefault="00E87FC5" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Single Lane Closures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B44D8DE" w14:textId="155041BB" w:rsidR="00AF5CFE" w:rsidRPr="00F8705F" w:rsidRDefault="006E591D" w:rsidP="00A057D7">
+          <w:p w14:paraId="6B44D8DE" w14:textId="155041BB" w:rsidR="00AF5CFE" w:rsidRPr="00D20AEB" w:rsidRDefault="006E591D" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="9"/>
-            <w:r w:rsidRPr="00F8705F">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>☼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B40AAB8" w14:textId="11E85D87" w:rsidR="00AF5CFE" w:rsidRPr="00F8705F" w:rsidRDefault="002D077E" w:rsidP="00A057D7">
+          <w:p w14:paraId="4B40AAB8" w14:textId="299B7806" w:rsidR="00AF5CFE" w:rsidRPr="00D20AEB" w:rsidRDefault="00273A5D" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F8705F">
-[...13 lines deleted...]
-              <w:commentReference w:id="9"/>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>🌙</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE2283E" w14:textId="47CF448E" w:rsidR="00AF5CFE" w:rsidRPr="00A057D7" w:rsidRDefault="00B92EA1" w:rsidP="00A057D7">
+          <w:p w14:paraId="0AE2283E" w14:textId="47CF448E" w:rsidR="00AF5CFE" w:rsidRPr="00D20AEB" w:rsidRDefault="00B92EA1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="212E8C5F" w14:textId="2FE26234" w:rsidR="00AF5CFE" w:rsidRPr="00A057D7" w:rsidRDefault="00B92EA1" w:rsidP="00A057D7">
+          <w:p w14:paraId="212E8C5F" w14:textId="2FE26234" w:rsidR="00AF5CFE" w:rsidRPr="00D20AEB" w:rsidRDefault="00B92EA1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11CBD4AF" w14:textId="5EF9D4EA" w:rsidR="00AF5CFE" w:rsidRPr="00A057D7" w:rsidRDefault="00B92EA1" w:rsidP="00A057D7">
+          <w:p w14:paraId="11CBD4AF" w14:textId="5EF9D4EA" w:rsidR="00AF5CFE" w:rsidRPr="00D20AEB" w:rsidRDefault="00B92EA1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53AAEB94" w14:textId="259A0754" w:rsidR="00AF5CFE" w:rsidRPr="00A057D7" w:rsidRDefault="00B92EA1" w:rsidP="00A057D7">
+          <w:p w14:paraId="53AAEB94" w14:textId="259A0754" w:rsidR="00AF5CFE" w:rsidRPr="00D20AEB" w:rsidRDefault="00B92EA1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1C7AD5" w14:textId="3BFA9372" w:rsidR="00AF5CFE" w:rsidRPr="00A057D7" w:rsidRDefault="00B92EA1" w:rsidP="00A057D7">
+          <w:p w14:paraId="5F1C7AD5" w14:textId="3BFA9372" w:rsidR="00AF5CFE" w:rsidRPr="00D20AEB" w:rsidRDefault="00B92EA1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62A13710" w14:textId="0BA506AD" w:rsidR="00AF5CFE" w:rsidRPr="00A057D7" w:rsidRDefault="00B92EA1" w:rsidP="00A057D7">
+          <w:p w14:paraId="62A13710" w14:textId="0BA506AD" w:rsidR="00AF5CFE" w:rsidRPr="00D20AEB" w:rsidRDefault="00B92EA1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCA3A0D" w14:textId="58692ABC" w:rsidR="00AF5CFE" w:rsidRPr="00A057D7" w:rsidRDefault="00B92EA1" w:rsidP="00A057D7">
+          <w:p w14:paraId="5DCA3A0D" w14:textId="58692ABC" w:rsidR="00AF5CFE" w:rsidRPr="00D20AEB" w:rsidRDefault="00B92EA1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8796B" w:rsidRPr="00CA4851" w14:paraId="6D0356E5" w14:textId="77777777" w:rsidTr="00DA1880">
+      <w:tr w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w14:paraId="6D0356E5" w14:textId="77777777" w:rsidTr="008004F0">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68EE6B56" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="68EE6B56" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Double Lane Closures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D98C3CC" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="1D98C3CC" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="089C1EC3" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="089C1EC3" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>07:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6854D469" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="6854D469" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1965BB7B" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="1965BB7B" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED61068" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="6ED61068" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="254064DD" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="254064DD" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="326A2829" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="326A2829" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D937760" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="2D937760" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D57667C" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="0D57667C" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8796B" w:rsidRPr="00CA4851" w14:paraId="52F66126" w14:textId="77777777" w:rsidTr="00DA1880">
+      <w:tr w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w14:paraId="52F66126" w14:textId="77777777" w:rsidTr="008004F0">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="342983B5" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="342983B5" w14:textId="690E6895" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="001B37DD" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Double Lane Closures</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37AE7B9D" w14:textId="099FD1ED" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="37AE7B9D" w14:textId="099FD1ED" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="008363B2" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
-            <w:r w:rsidR="00B8796B" w:rsidRPr="00A057D7">
+            <w:r w:rsidR="00B8796B" w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC90D1A" w14:textId="4FF40CC9" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="3BC90D1A" w14:textId="4FF40CC9" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="008363B2" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B087AD5" w14:textId="6611BD6F" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="2B087AD5" w14:textId="6611BD6F" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="008363B2" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5D15CA" w14:textId="1A560C7E" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="7F5D15CA" w14:textId="1A560C7E" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="008363B2" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3119F379" w14:textId="51BC4C05" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="3119F379" w14:textId="51BC4C05" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="008363B2" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B9E43FF" w14:textId="59D43349" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="4B9E43FF" w14:textId="59D43349" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="008363B2" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11A35BB7" w14:textId="3CE09B59" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="11A35BB7" w14:textId="3CE09B59" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="008363B2" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4302394C" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="4302394C" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="475CECD4" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="475CECD4" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8796B" w:rsidRPr="00CA4851" w14:paraId="57ECBA77" w14:textId="77777777" w:rsidTr="00DA1880">
+      <w:tr w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w14:paraId="57ECBA77" w14:textId="77777777" w:rsidTr="008004F0">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
-            <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50F9CA5E" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="50F9CA5E" w14:textId="7C9F1266" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="001B37DD" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Double Lane Closures</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19D550A4" w14:textId="042D57F8" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="19D550A4" w14:textId="042D57F8" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="008363B2" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27836AE9" w14:textId="330A9148" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00D86847" w:rsidP="00A057D7">
+          <w:p w14:paraId="27836AE9" w14:textId="330A9148" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00D86847" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>24:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77A9437C" w14:textId="0FB47848" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="77A9437C" w14:textId="0FB47848" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="008363B2" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="338ED9E5" w14:textId="1977188F" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="338ED9E5" w14:textId="1977188F" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="008363B2" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A49E4C3" w14:textId="08F5D47C" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="0A49E4C3" w14:textId="08F5D47C" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="008363B2" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD9B3A7" w14:textId="59E544CE" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="4FD9B3A7" w14:textId="59E544CE" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="008363B2" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DCDEAF4" w14:textId="4B8D6FAC" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="008363B2" w:rsidP="00A057D7">
+          <w:p w14:paraId="6DCDEAF4" w14:textId="3DFCBC01" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00C3722E" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="250F52EB" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00A057D7" w:rsidRDefault="00B8796B" w:rsidP="00A057D7">
+          <w:p w14:paraId="0FBB71F4" w14:textId="77777777" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00B8796B" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...4 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9355" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36D4547B" w14:textId="2330752D" w:rsidR="00B92EA1" w:rsidRPr="008326EF" w:rsidRDefault="002D077E" w:rsidP="00A057D7">
+          <w:p w14:paraId="250F52EB" w14:textId="55D4D95E" w:rsidR="00B8796B" w:rsidRPr="00D20AEB" w:rsidRDefault="00C3722E" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F1F6E">
-[...174 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C1BB6F5" w14:textId="77777777" w:rsidR="005D2A10" w:rsidRDefault="005D2A10" w:rsidP="001F5EFD">
-      <w:pPr>
+    <w:p w14:paraId="6A4B41B8" w14:textId="10B95898" w:rsidR="000B3D68" w:rsidRPr="00D20AEB" w:rsidRDefault="000B3D68" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☼ = half hour before sunrise as defined by the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00D20AEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>National Oceanic and Atmospheric Administration</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NOAA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642513F2" w14:textId="594917FC" w:rsidR="000B3D68" w:rsidRPr="00D20AEB" w:rsidRDefault="00A55451" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>🌙</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3D68" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = half hour after sunset as defined by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="000B3D68" w:rsidRPr="00D20AEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>NOAA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000B3D68" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7B1E86" w14:textId="77777777" w:rsidR="000B3D68" w:rsidRPr="00D20AEB" w:rsidRDefault="000B3D68" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>∞ = Closure is allowed, and the frequency is not limited during the project timeframe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1BB6F5" w14:textId="774F054B" w:rsidR="005D2A10" w:rsidRPr="00D20AEB" w:rsidRDefault="000B3D68" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = The number of times closures can take place during the project timeframe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCE1390" w14:textId="0C42558C" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5EFD">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Table 4</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5EFD">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="0053689C">
+      <w:r w:rsidR="0053689C" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5EFD">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> I-XX</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5EFD">
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Traffic Restrictions</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2223"/>
+        <w:gridCol w:w="2155"/>
         <w:gridCol w:w="731"/>
-        <w:gridCol w:w="784"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="871"/>
+        <w:gridCol w:w="994"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="773"/>
+        <w:gridCol w:w="770"/>
+        <w:gridCol w:w="774"/>
+        <w:gridCol w:w="767"/>
+        <w:gridCol w:w="774"/>
+        <w:gridCol w:w="849"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004151B7" w:rsidRPr="00CA4851" w14:paraId="1BD38FA7" w14:textId="77777777" w:rsidTr="000F1F6E">
+      <w:tr w:rsidR="004151B7" w:rsidRPr="00D20AEB" w14:paraId="1BD38FA7" w14:textId="77777777" w:rsidTr="0066795F">
         <w:trPr>
           <w:trHeight w:val="432"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2223" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD16FD4" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="2BD16FD4" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Closure Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBBDCE1" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="1CBBDCE1" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Start Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="731" w:type="dxa"/>
+            <w:tcW w:w="784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E155470" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="6E155470" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>End Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43554F70" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="43554F70" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD5542E" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="3AD5542E" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="250B300B" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="250B300B" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="393EECD7" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="393EECD7" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Th</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E10BB96" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="3E10BB96" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22F94E46" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="22F94E46" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="877" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="513C92AB" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="513C92AB" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Su</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004151B7" w:rsidRPr="00CA4851" w14:paraId="56C0F56C" w14:textId="77777777" w:rsidTr="000F1F6E">
+      <w:tr w:rsidR="004151B7" w:rsidRPr="00D20AEB" w14:paraId="56C0F56C" w14:textId="77777777" w:rsidTr="0066795F">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2223" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3AB1DE" w14:textId="57F77DC7" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="1E3AB1DE" w14:textId="57F77DC7" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Shoulder Closures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC64DF7" w14:textId="5F21F12B" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="4CC64DF7" w14:textId="5F21F12B" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00:0</w:t>
             </w:r>
-            <w:r w:rsidR="007352D1">
+            <w:r w:rsidR="007352D1" w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="731" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA9DF09" w14:textId="37745318" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="00D86847" w:rsidP="00A057D7">
+          <w:p w14:paraId="6EA9DF09" w14:textId="37745318" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="00D86847" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>24:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05DE421A" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="05DE421A" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9A8D3A" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="3A9A8D3A" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5628C33C" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="5628C33C" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74D6B47A" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="74D6B47A" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD6AACC" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="6BD6AACC" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25634554" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="25634554" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="877" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C676CAC" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="6C676CAC" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004151B7" w:rsidRPr="00CA4851" w14:paraId="713F2E61" w14:textId="77777777" w:rsidTr="000F1F6E">
+      <w:tr w:rsidR="004151B7" w:rsidRPr="00D20AEB" w14:paraId="713F2E61" w14:textId="77777777" w:rsidTr="0066795F">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2223" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="439422A6" w14:textId="4CA130A1" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="439422A6" w14:textId="4CA130A1" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Single Lane Closures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25022228" w14:textId="5E09B636" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="25022228" w14:textId="5E09B636" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00:0</w:t>
             </w:r>
-            <w:r w:rsidR="007352D1">
+            <w:r w:rsidR="007352D1" w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="731" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DE528EE" w14:textId="25615325" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00A057D7">
+          <w:p w14:paraId="5DE528EE" w14:textId="25615325" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="007352D1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>08:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B60087B" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="3B60087B" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E321E3D" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="6E321E3D" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13BEF5E9" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="13BEF5E9" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FECA6EA" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="1FECA6EA" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54CC2C7C" w14:textId="7389E9E5" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="000F1F6E">
+          <w:p w14:paraId="54CC2C7C" w14:textId="7389E9E5" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="007352D1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37D363D8" w14:textId="0CDEE996" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="000F1F6E">
+          <w:p w14:paraId="37D363D8" w14:textId="0CDEE996" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="007352D1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="877" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43AA244B" w14:textId="5EB3C87A" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="000F1F6E">
+          <w:p w14:paraId="43AA244B" w14:textId="5EB3C87A" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="007352D1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C392C" w:rsidRPr="00CA4851" w14:paraId="33DF38FF" w14:textId="77777777" w:rsidTr="00A0075C">
+      <w:tr w:rsidR="001C392C" w:rsidRPr="00D20AEB" w14:paraId="33DF38FF" w14:textId="77777777" w:rsidTr="0066795F">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2223" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE336FA" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="1FE336FA" w14:textId="49568105" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Single Lane Closures</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC0D27C" w14:textId="4C307AEE" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="6AC0D27C" w14:textId="4C307AEE" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="007352D1">
+            <w:r w:rsidR="007352D1" w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>:0</w:t>
             </w:r>
-            <w:r w:rsidR="007352D1">
+            <w:r w:rsidR="007352D1" w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="731" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0257CBB2" w14:textId="5D78B128" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00A057D7">
+          <w:p w14:paraId="0257CBB2" w14:textId="5D78B128" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="007352D1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="004151B7" w:rsidRPr="00A057D7">
+            <w:r w:rsidR="004151B7" w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2E2DAC" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="7D2E2DAC" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9B20A9" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="6F9B20A9" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D40EA02" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="2D40EA02" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E5E16E2" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="2E5E16E2" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA0B2DE" w14:textId="4C6D686C" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="000F1F6E">
+          <w:p w14:paraId="6AA0B2DE" w14:textId="4C6D686C" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="007352D1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31FAD587" w14:textId="241F11E3" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="000F1F6E">
+          <w:p w14:paraId="31FAD587" w14:textId="241F11E3" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="007352D1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="877" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDE5E93" w14:textId="66C5F1E4" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="000F1F6E">
+          <w:p w14:paraId="7EDE5E93" w14:textId="66C5F1E4" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="007352D1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C392C" w:rsidRPr="00CA4851" w14:paraId="5ECCDCFB" w14:textId="77777777" w:rsidTr="00A0075C">
+      <w:tr w:rsidR="001C392C" w:rsidRPr="00D20AEB" w14:paraId="5ECCDCFB" w14:textId="77777777" w:rsidTr="0066795F">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2223" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="159A5167" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="159A5167" w14:textId="29D5D9B1" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Single Lane Closures</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3189D3" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="5C3189D3" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="731" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73814056" w14:textId="04A494B1" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="00D86847" w:rsidP="00A057D7">
+          <w:p w14:paraId="73814056" w14:textId="04A494B1" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="00D86847" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>24:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="408E1788" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="408E1788" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="262992A7" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="262992A7" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23EBC6C5" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="23EBC6C5" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27352C97" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="27352C97" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFC5919" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="3DFC5919" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14F2EF6C" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="14F2EF6C" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="877" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46D7C5D2" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="000F1F6E">
+          <w:p w14:paraId="46D7C5D2" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007278A1" w:rsidRPr="00CA4851" w14:paraId="1E690C05" w14:textId="77777777" w:rsidTr="00C7160B">
+      <w:tr w:rsidR="007278A1" w:rsidRPr="00D20AEB" w14:paraId="1E690C05" w14:textId="77777777" w:rsidTr="0066795F">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2223" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="706059C1" w14:textId="3FB26C30" w:rsidR="007278A1" w:rsidRPr="00A057D7" w:rsidRDefault="007278A1" w:rsidP="00A057D7">
+          <w:p w14:paraId="706059C1" w14:textId="3FB26C30" w:rsidR="007278A1" w:rsidRPr="00D20AEB" w:rsidRDefault="007278A1" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Single Lane Closure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B602871" w14:textId="0DDE7E56" w:rsidR="007278A1" w:rsidRPr="00F8705F" w:rsidRDefault="00A0075C" w:rsidP="00C7160B">
+          <w:p w14:paraId="3B602871" w14:textId="0DDE7E56" w:rsidR="007278A1" w:rsidRPr="00D20AEB" w:rsidRDefault="00A0075C" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="10"/>
-            <w:r w:rsidRPr="00C7160B">
+            <w:commentRangeStart w:id="9"/>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>☼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="731" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72FC3D1B" w14:textId="075B2D2A" w:rsidR="007278A1" w:rsidRPr="00F8705F" w:rsidRDefault="00A0075C" w:rsidP="00C7160B">
+          <w:p w14:paraId="72FC3D1B" w14:textId="3C2D4424" w:rsidR="007278A1" w:rsidRPr="00D20AEB" w:rsidRDefault="00A55451" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C7160B">
-[...6 lines deleted...]
-              <w:t>▼</w:t>
+            <w:r w:rsidRPr="00766663">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>🌙</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="10"/>
-            <w:r w:rsidR="0074782F">
+            <w:commentRangeEnd w:id="9"/>
+            <w:r w:rsidR="0074782F" w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-              </w:rPr>
-              <w:commentReference w:id="10"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:commentReference w:id="9"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51C12EA4" w14:textId="3C0A62D2" w:rsidR="007278A1" w:rsidRPr="00A057D7" w:rsidRDefault="00FE6CEB" w:rsidP="00C7160B">
+          <w:p w14:paraId="51C12EA4" w14:textId="3C0A62D2" w:rsidR="007278A1" w:rsidRPr="00D20AEB" w:rsidRDefault="00FE6CEB" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2730E7" w14:textId="24710B78" w:rsidR="007278A1" w:rsidRPr="00A057D7" w:rsidRDefault="00FE6CEB" w:rsidP="00C7160B">
+          <w:p w14:paraId="7B2730E7" w14:textId="24710B78" w:rsidR="007278A1" w:rsidRPr="00D20AEB" w:rsidRDefault="00FE6CEB" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="298BFA44" w14:textId="43E33AA8" w:rsidR="007278A1" w:rsidRPr="00A057D7" w:rsidRDefault="00FE6CEB" w:rsidP="00C7160B">
+          <w:p w14:paraId="298BFA44" w14:textId="43E33AA8" w:rsidR="007278A1" w:rsidRPr="00D20AEB" w:rsidRDefault="00FE6CEB" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0CCF5A" w14:textId="4E91F042" w:rsidR="007278A1" w:rsidRPr="00A057D7" w:rsidRDefault="00FE6CEB" w:rsidP="00C7160B">
+          <w:p w14:paraId="7A0CCF5A" w14:textId="4E91F042" w:rsidR="007278A1" w:rsidRPr="00D20AEB" w:rsidRDefault="00FE6CEB" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="587BA8EE" w14:textId="68F1D9BA" w:rsidR="007278A1" w:rsidRPr="00A057D7" w:rsidRDefault="00FE6CEB" w:rsidP="00C7160B">
+          <w:p w14:paraId="587BA8EE" w14:textId="68F1D9BA" w:rsidR="007278A1" w:rsidRPr="00D20AEB" w:rsidRDefault="00FE6CEB" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0C8868" w14:textId="2A5D034F" w:rsidR="007278A1" w:rsidRPr="00A057D7" w:rsidRDefault="00FE6CEB" w:rsidP="00C7160B">
+          <w:p w14:paraId="1B0C8868" w14:textId="2A5D034F" w:rsidR="007278A1" w:rsidRPr="00D20AEB" w:rsidRDefault="00FE6CEB" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="877" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD9BE5E" w14:textId="17856B19" w:rsidR="007278A1" w:rsidRPr="00A057D7" w:rsidRDefault="00FE6CEB" w:rsidP="00C7160B">
+          <w:p w14:paraId="4AD9BE5E" w14:textId="17856B19" w:rsidR="007278A1" w:rsidRPr="00D20AEB" w:rsidRDefault="00FE6CEB" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>∞</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004151B7" w:rsidRPr="00CA4851" w14:paraId="7C40E435" w14:textId="77777777" w:rsidTr="00C7160B">
+      <w:tr w:rsidR="004151B7" w:rsidRPr="00D20AEB" w14:paraId="7C40E435" w14:textId="77777777" w:rsidTr="0066795F">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2223" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74468543" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="74468543" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Double Lane Closures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="507353C0" w14:textId="644C60E6" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="507353C0" w14:textId="644C60E6" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00:0</w:t>
             </w:r>
-            <w:r w:rsidR="007352D1">
+            <w:r w:rsidR="007352D1" w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="731" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7360C2B1" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="7360C2B1" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>07:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6219E740" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00C7160B">
+          <w:p w14:paraId="6219E740" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16C97245" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00C7160B">
+          <w:p w14:paraId="16C97245" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="493189BF" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00C7160B">
+          <w:p w14:paraId="493189BF" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7E4592" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00C7160B">
+          <w:p w14:paraId="0C7E4592" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="633FBC11" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00C7160B">
+          <w:p w14:paraId="633FBC11" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1EC3B3" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00C7160B">
+          <w:p w14:paraId="1F1EC3B3" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="877" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A46769A" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00C7160B">
+          <w:p w14:paraId="7A46769A" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00D20AEB" w:rsidRDefault="004151B7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004151B7" w:rsidRPr="00CA4851" w14:paraId="7A7A3F33" w14:textId="77777777" w:rsidTr="00C7160B">
+      <w:tr w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w14:paraId="7A7A3F33" w14:textId="77777777" w:rsidTr="0066795F">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2223" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="607FC59B" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="607FC59B" w14:textId="5EB45350" w:rsidR="00FF11F7" w:rsidRPr="00FF11F7" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Double Lane Closures</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20CCAAFF" w14:textId="448E06B2" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00A057D7">
+          <w:p w14:paraId="20CCAAFF" w14:textId="448E06B2" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>:00</w:t>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>07:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="731" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C8AA63" w14:textId="4E337C4B" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00A057D7">
+          <w:p w14:paraId="66C8AA63" w14:textId="4E337C4B" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-              <w:t>00</w:t>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3D892F" w14:textId="512CBE54" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00C7160B">
+          <w:p w14:paraId="3B3D892F" w14:textId="512CBE54" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42C49529" w14:textId="43CC0B49" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00C7160B">
+          <w:p w14:paraId="42C49529" w14:textId="43CC0B49" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9B0B82" w14:textId="10593139" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00C7160B">
+          <w:p w14:paraId="0A9B0B82" w14:textId="10593139" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="791523E2" w14:textId="5ADA11B7" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00C7160B">
+          <w:p w14:paraId="791523E2" w14:textId="5ADA11B7" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0E9501" w14:textId="7652FD6A" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00C7160B">
+          <w:p w14:paraId="3B0E9501" w14:textId="7652FD6A" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3977239A" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00C7160B">
+          <w:p w14:paraId="3977239A" w14:textId="77777777" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="877" w:type="dxa"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9D956D" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00C7160B">
+          <w:p w14:paraId="2A9D956D" w14:textId="77777777" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004151B7" w:rsidRPr="00CA4851" w14:paraId="57088E69" w14:textId="77777777" w:rsidTr="00C7160B">
+      <w:tr w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w14:paraId="57088E69" w14:textId="77777777" w:rsidTr="0066795F">
         <w:trPr>
           <w:trHeight w:val="288"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2223" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED7881B" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00A057D7">
+          <w:p w14:paraId="3ED7881B" w14:textId="7C58D13B" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Double Lane Closures</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8D41F5" w14:textId="1EF08049" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00A057D7">
+          <w:p w14:paraId="6D8D41F5" w14:textId="1EF08049" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="731" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F283F26" w14:textId="38E8FD07" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="00D86847" w:rsidP="00A057D7">
+          <w:p w14:paraId="5F283F26" w14:textId="38E8FD07" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>24:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="260B8B6B" w14:textId="62E88BCB" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00C7160B">
+          <w:p w14:paraId="260B8B6B" w14:textId="62E88BCB" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F04FF4" w14:textId="0E47DB5E" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00C7160B">
+          <w:p w14:paraId="23F04FF4" w14:textId="0E47DB5E" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55381370" w14:textId="75B758D9" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00C7160B">
+          <w:p w14:paraId="55381370" w14:textId="75B758D9" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="634E9AAF" w14:textId="15D86369" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00C7160B">
+          <w:p w14:paraId="634E9AAF" w14:textId="15D86369" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59911419" w14:textId="296A803F" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="007352D1" w:rsidP="00C7160B">
+          <w:p w14:paraId="59911419" w14:textId="5504727C" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="877" w:type="dxa"/>
+            <w:tcW w:w="792" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43B021AC" w14:textId="77777777" w:rsidR="004151B7" w:rsidRPr="00A057D7" w:rsidRDefault="004151B7" w:rsidP="00C7160B">
+          <w:p w14:paraId="2DBCEBD5" w14:textId="77777777" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A057D7">
+            <w:r w:rsidRPr="00D20AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...4 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9355" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="871" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B554550" w14:textId="77777777" w:rsidR="00FE6CEB" w:rsidRPr="008326EF" w:rsidRDefault="00FE6CEB" w:rsidP="00FE6CEB">
+          <w:p w14:paraId="43B021AC" w14:textId="02A93B42" w:rsidR="00FF11F7" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF11F7" w:rsidP="00766663">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F75898">
-[...126 lines deleted...]
-              <w:t xml:space="preserve"> = The number of times closures can take place during the project timeframe</w:t>
+            <w:r w:rsidRPr="00D20AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="346FC9AD" w14:textId="6B422FAD" w:rsidR="00756D73" w:rsidRDefault="00756D73" w:rsidP="001F5EFD">
-      <w:pPr>
+    <w:p w14:paraId="20AD21A4" w14:textId="3916A08B" w:rsidR="000B3D68" w:rsidRPr="00D20AEB" w:rsidRDefault="000B3D68" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☼ = half hour before sunrise as defined by the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00D20AEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>National Oceanic and Atmospheric Administration</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NOAA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF05211" w14:textId="5B8F3C1D" w:rsidR="000B3D68" w:rsidRPr="00D20AEB" w:rsidRDefault="00A55451" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>🌙</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3D68" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = half hour after sunset as defined by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="000B3D68" w:rsidRPr="00D20AEB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>NOAA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000B3D68" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A892694" w14:textId="77777777" w:rsidR="000B3D68" w:rsidRPr="00D20AEB" w:rsidRDefault="000B3D68" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>∞ = Closure is allowed, and the frequency is not limited during the project timeframe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346FC9AD" w14:textId="1A99AB6C" w:rsidR="00756D73" w:rsidRPr="00D20AEB" w:rsidRDefault="000B3D68" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = The number of times closures can take place during the project timeframe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BD6CA7" w14:textId="0E9D9F58" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00584B6E" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A57150">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00E468B2" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00E468B2" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E51950">
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintain a minimum of </w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>one/two/three</w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> lane(s) of traffic in each direction at all times on </w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00E51950">
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(And all intersecting roads and ramps, except where detoured.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF6A71E" w14:textId="77777777" w:rsidR="00E51950" w:rsidRPr="00A57150" w:rsidRDefault="00E51950" w:rsidP="00E51950">
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="72FE2E1D" w14:textId="246C23D6" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00584B6E" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00E468B2" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E468B2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E51950" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintain a minimum of </w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> lane of traffic in each direction at all times on all signalized side roads.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A79B03" w14:textId="77777777" w:rsidR="00E51950" w:rsidRPr="00A57150" w:rsidRDefault="00E51950" w:rsidP="00E51950">
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1C3BFAA9" w14:textId="1FB564DB" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00584B6E" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00E468B2" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E468B2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E51950" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">No more than </w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">X# of closures </w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>are allowed in each direction of travel at the same time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEADD62" w14:textId="77777777" w:rsidR="00E51950" w:rsidRPr="00C7160B" w:rsidRDefault="00E51950" w:rsidP="00E51950">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="440BDD11" w14:textId="78A5CF71" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
-      <w:r w:rsidR="00E51950" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide at least </w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>one mile(s)</w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> between two consecutive shoulder or lane closures in the same direction of travel</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E51950" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>Connect closures if this distance cannot be provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D8FA13" w14:textId="77777777" w:rsidR="00E51950" w:rsidRPr="00C7160B" w:rsidRDefault="00E51950" w:rsidP="00E51950">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="162CAD72" w14:textId="3C6A84E9" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
-      <w:r w:rsidR="00E51950" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">The maximum closure length is </w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>X miles</w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> unless otherwise approved by the Engineer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CC09EE" w14:textId="77777777" w:rsidR="00E51950" w:rsidRPr="00C7160B" w:rsidRDefault="00E51950" w:rsidP="00E51950">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4B06A0D7" w14:textId="5D3FCE42" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
         <w:t>C.</w:t>
       </w:r>
-      <w:r w:rsidR="00E51950" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008A3D84" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008A3D84" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>Consecutive lane c</w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>losures on the same bound must originate on the same side of the roadway.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799E5E5D" w14:textId="77777777" w:rsidR="00E51950" w:rsidRPr="00C7160B" w:rsidRDefault="00E51950" w:rsidP="00E51950">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="348D4576" w14:textId="33A82793" w:rsidR="004D0A25" w:rsidRPr="00D20AEB" w:rsidRDefault="00584B6E" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00E468B2" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E468B2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E51950" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>Close any dedicated lanes (exit, ramp, turn, etc.) prior to the location under construction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B509DF7" w14:textId="77777777" w:rsidR="00E51950" w:rsidRPr="00C7160B" w:rsidRDefault="00E51950" w:rsidP="00E51950">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="58D1326B" w14:textId="02F1DD7E" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00584B6E" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00584B6E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E51950" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00C7160B">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>When a lane is closed, place channelizing devices at cross streets and major drives to form a radius that clearly defines the approaches to the through and turning traffic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C5A15C" w14:textId="77777777" w:rsidR="00E51950" w:rsidRPr="00C7160B" w:rsidRDefault="00E51950" w:rsidP="00E51950">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6C882236" w14:textId="66A668B1" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00584B6E" w:rsidRPr="00582814">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00584B6E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00582814">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E51950" w:rsidRPr="00582814">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:commentRangeStart w:id="11"/>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:commentRangeStart w:id="10"/>
+      <w:r w:rsidR="00CA0C42" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>Close the ramps below during</w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00582814">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a time frame</w:t>
       </w:r>
-      <w:r w:rsidR="002929EF">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="002929EF" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00582814">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> does not conflict with holidays or special events.</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="11"/>
-      <w:r w:rsidR="0078237A" w:rsidRPr="00582814">
+      <w:commentRangeEnd w:id="10"/>
+      <w:r w:rsidR="0078237A" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A10000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="11"/>
-[...8 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:commentReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D956EAC" w14:textId="095B318D" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00E468B2" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following ramps can be closed for up to X </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2D82" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">calendar </w:t>
+      </w:r>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C39C78" w14:textId="4B6A66FE" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00E55D7E" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Lake Lansing Northbound US-127 on ramp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73567537" w14:textId="487005E3" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00881BA3" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00043A7A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>A.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>The following ramps can be closed for X hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DBC613" w14:textId="603B43A7" w:rsidR="00043A7A" w:rsidRPr="00D20AEB" w:rsidRDefault="00C96F6E" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51950" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008943B2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t>Lake Lansing Southbound US-127 on ramp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB53D7F" w14:textId="5CEB2424" w:rsidR="006369A9" w:rsidRPr="00D20AEB" w:rsidRDefault="00584B6E" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5955" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00043A7A" w:rsidRPr="00582814">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="006369A9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Unless otherwise directed by the Engineer, close entrance and exit ramps when working in the vicinity of the ramp(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66604" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661B265E" w14:textId="2F91C7B7" w:rsidR="00AA664E" w:rsidRPr="00D20AEB" w:rsidRDefault="004D46C7" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2FD8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AA664E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Coordinate work such that no two adjacent interchange ramps that operate in the same direction are closed simultaneously unless otherwise approved by the Engineer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153DDB56" w14:textId="5170854F" w:rsidR="00AA664E" w:rsidRPr="00D20AEB" w:rsidRDefault="004D46C7" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2FD8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="11"/>
+      <w:r w:rsidR="00AA664E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Failure to meet the traffic restrictions described herein will result in the assessment of</w:t>
+      </w:r>
+      <w:r w:rsidR="00175C90" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liquidated damages for other Department costs per subsection 108.10.C.2 of the Standard Specifications for Construction</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2553" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the</w:t>
+      </w:r>
+      <w:r w:rsidR="00175C90" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Special Provision for Liquidated Damages for Other Department Costs for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E521C6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Contract Identification</w:t>
+      </w:r>
+      <w:r w:rsidR="00175C90" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00175C90" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following ramps can be closed for up to X </w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="00E521C6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">calendar </w:t>
-[...83 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>XXXX-XXXXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00175C90" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E51950" w:rsidRPr="00582814">
-[...340 lines deleted...]
-      <w:r w:rsidR="00DF08DF" w:rsidRPr="00F04A21">
+      <w:commentRangeEnd w:id="11"/>
+      <w:r w:rsidR="00DF08DF" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A10000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="12"/>
-[...14 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:commentReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF9CCD6" w14:textId="1531BB97" w:rsidR="001A2C5C" w:rsidRPr="00D20AEB" w:rsidRDefault="00693721" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="002A2FD8">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="002A2FD8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005D0060" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="005D0060" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>Obtain written approval for</w:t>
       </w:r>
-      <w:r w:rsidR="006B5886" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="006B5886" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> any</w:t>
       </w:r>
-      <w:r w:rsidR="001A2C5C" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001A2C5C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> requested full freeway closure dates</w:t>
       </w:r>
-      <w:r w:rsidR="001449DC" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001449DC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a</w:t>
       </w:r>
-      <w:r w:rsidR="00F62E17" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F62E17" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>pproval for a</w:t>
       </w:r>
-      <w:r w:rsidR="001449DC" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001449DC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> freeway</w:t>
       </w:r>
-      <w:r w:rsidR="001E4744" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001E4744" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> closure plan</w:t>
       </w:r>
-      <w:r w:rsidR="001A2C5C" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001A2C5C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F62E17" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F62E17" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidR="001A2C5C" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001A2C5C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Engineer a </w:t>
       </w:r>
-      <w:commentRangeStart w:id="13"/>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:commentRangeStart w:id="12"/>
+      <w:r w:rsidR="001A2C5C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">minimum of </w:t>
       </w:r>
-      <w:r w:rsidR="001A2C5C" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001A2C5C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>7 calendar days</w:t>
       </w:r>
-      <w:r w:rsidR="00AF5C88" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00AF5C88" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior</w:t>
       </w:r>
-      <w:r w:rsidR="001A2C5C" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001A2C5C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="13"/>
-      <w:r w:rsidR="00A1767B" w:rsidRPr="00F04A21">
+      <w:commentRangeEnd w:id="12"/>
+      <w:r w:rsidR="00A1767B" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A10000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="13"/>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:commentReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidR="001A2C5C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>to the requested full freeway closure dates</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A2C5C" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001A2C5C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
-      <w:r w:rsidR="001E4744" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001E4744" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidR="00840A36" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00840A36" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">full freeway </w:t>
       </w:r>
-      <w:r w:rsidR="001E4744" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001E4744" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>closure plan</w:t>
       </w:r>
-      <w:r w:rsidR="001A2C5C" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001A2C5C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> must include but</w:t>
       </w:r>
-      <w:r w:rsidR="00F52B0C" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F52B0C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidR="001A2C5C" w:rsidRPr="00F04A21">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001A2C5C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> not limited to advance notification to the public, freeway closure coordination, coordination with other projects in the area, and coordination with first responders, especially the law enforcement agency having jurisdiction.</w:t>
       </w:r>
-      <w:r w:rsidR="00E1559D" w:rsidRPr="00F04A21" w:rsidDel="00E1559D">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+    </w:p>
+    <w:p w14:paraId="65247BDD" w14:textId="01E56832" w:rsidR="00A767F9" w:rsidRPr="00D20AEB" w:rsidRDefault="00693721" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2FD8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="13"/>
+      <w:r w:rsidR="00D130B3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conduct all traffic stoppages for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D130B3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>* on * between the hours of *</w:t>
+      </w:r>
+      <w:r w:rsidR="00D130B3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and utilize law enforcement officials or other approved methods by the Engineer</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...94 lines deleted...]
-      <w:r w:rsidR="00972FED" w:rsidRPr="00901414">
+      <w:r w:rsidR="00D130B3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure these stoppages are for a duration of no longer than 15 minutes after which traffic must be allowed to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D130B3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>proceed until such time traffic has been free flowing at the speed limit for a minimum period of 5 minutes, or until the last vehicles in line during the previous stoppage have proceeded through the zone.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="13"/>
+      <w:r w:rsidR="00972FED" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A10000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="14"/>
-[...14 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:commentReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF85F9D" w14:textId="371DABAC" w:rsidR="00547A41" w:rsidRPr="00D20AEB" w:rsidRDefault="00E1559D" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="002A2FD8">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="002A2FD8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00693721" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00693721" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00547A41" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00547A41" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">Restrict access to </w:t>
       </w:r>
-      <w:r w:rsidR="00547A41" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00547A41" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00547A41" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00547A41" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> from side roads for short durations at specific locations as the Engineer directs or approves</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00547A41" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00547A41" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">Where an intersection is closed or partially closed, allow the adjacent intersections </w:t>
       </w:r>
-      <w:r w:rsidR="00547A41" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00547A41" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>one block to the * and *</w:t>
       </w:r>
-      <w:r w:rsidR="00547A41" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00547A41" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> to remain open to traffic, unless otherwise approved by the Engineer</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00547A41" w:rsidRPr="00901414">
-[...17 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00547A41" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>The following work items listed are eligible to take place under a traffic stoppage, (</w:t>
+      </w:r>
+      <w:r w:rsidR="00547A41" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>list work items</w:t>
       </w:r>
-      <w:r w:rsidR="00547A41" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00547A41" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00547A41" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00547A41" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>Additional work items can be allowed as approved by the Engineer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB714AD" w14:textId="6DA0FD59" w:rsidR="008A3D84" w:rsidRPr="00901414" w:rsidRDefault="008A3D84" w:rsidP="00A92004">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="54242AA1" w14:textId="1DF1F3EF" w:rsidR="008A3D84" w:rsidRPr="00D20AEB" w:rsidRDefault="001761D9" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="002A2FD8">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="002A2FD8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="008A3D84" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008A3D84" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00192240" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00192240" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008A3D84" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008A3D84" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">Close median crossovers when working on, or within the influence area of, the median crossover. </w:t>
       </w:r>
-      <w:r w:rsidR="00192240" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00192240" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A3D84" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008A3D84" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">Simultaneous closure of consecutive directional median crossovers is prohibited, unless otherwise approved by the </w:t>
       </w:r>
-      <w:r w:rsidR="00192240" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00192240" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>Engineer</w:t>
       </w:r>
-      <w:r w:rsidR="008A3D84" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008A3D84" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00192240" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00192240" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A3D84" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008A3D84" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gap the work area where crossovers are maintained.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D74037" w14:textId="40C7574C" w:rsidR="008A3D84" w:rsidRPr="00901414" w:rsidRDefault="008A3D84" w:rsidP="00A92004">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A6CC5DE" w14:textId="1CBE6972" w:rsidR="008A3D84" w:rsidRPr="00D20AEB" w:rsidRDefault="002A2FD8" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk45716303"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
-      <w:r w:rsidR="008A3D84" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008A3D84" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00192240" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00192240" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008A3D84" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008A3D84" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintain access to all driveways as directed by the </w:t>
       </w:r>
-      <w:r w:rsidR="00192240" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00192240" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>Engineer unless</w:t>
       </w:r>
-      <w:r w:rsidR="008A3D84" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008A3D84" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior agreements are made with the respective property owners. </w:t>
       </w:r>
-      <w:r w:rsidR="00192240" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00192240" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A3D84" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008A3D84" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">The cost of constructing driveways part width will not be paid for </w:t>
       </w:r>
-      <w:r w:rsidR="00192240" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00192240" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>separately but</w:t>
       </w:r>
-      <w:r w:rsidR="008A3D84" w:rsidRPr="00901414">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="008A3D84" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be considered included in the cost of other driveway pay items.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="3108C887" w14:textId="6DAC5261" w:rsidR="00DB3E5B" w:rsidRPr="00D20AEB" w:rsidRDefault="00693721" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A57150">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>e.</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D">
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DB3E5B" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00DB3E5B" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Traffic General.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EF3AFF" w14:textId="77777777" w:rsidR="00E51950" w:rsidRDefault="00E51950" w:rsidP="00A57150">
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69EE924C" w14:textId="5F81248F" w:rsidR="00145F41" w:rsidRPr="00D20AEB" w:rsidRDefault="00693721" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A57150">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D">
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:commentRangeStart w:id="16"/>
-      <w:r w:rsidR="00BB173F" w:rsidRPr="00A57150">
+      <w:commentRangeStart w:id="15"/>
+      <w:r w:rsidR="00BB173F" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">For any lane open to traffic, provide a minimum lane width of </w:t>
       </w:r>
-      <w:r w:rsidR="00BB173F" w:rsidRPr="00F44C76">
+      <w:r w:rsidR="00BB173F" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>11 feet</w:t>
       </w:r>
-      <w:r w:rsidR="00BB173F" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00BB173F" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
-      <w:r w:rsidR="00BB173F" w:rsidRPr="00F44C76">
+      <w:r w:rsidR="00BB173F" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>2 feet</w:t>
       </w:r>
-      <w:r w:rsidR="00BB173F" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00BB173F" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of shy distance on both sides unless identified otherwise on plans.</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="16"/>
-      <w:r w:rsidR="00566379" w:rsidRPr="00A57150">
+      <w:commentRangeEnd w:id="15"/>
+      <w:r w:rsidR="00566379" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="16"/>
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:commentReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07189528" w14:textId="44D16185" w:rsidR="00BB173F" w:rsidRPr="00D20AEB" w:rsidRDefault="00693721" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A57150">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D">
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005F7161" w:rsidRPr="00A57150">
+      <w:r w:rsidR="005F7161" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Do not close lanes or utilize traffic regulation sequences where work can be accomplished with a shoulder closure</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D">
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F7161" w:rsidRPr="00A57150">
+      <w:r w:rsidR="005F7161" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Do not occupy any part of the active traffic lane with personnel or equipment when utilizing a shoulder closure</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D">
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F7161" w:rsidRPr="00A57150">
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="005F7161" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Place lane closures and traffic regulation operations only in areas as show</w:t>
+      </w:r>
+      <w:r w:rsidR="00740F7C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7161" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the plans unless otherwise directed by the Engineer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F20691" w14:textId="012BEA91" w:rsidR="005F7161" w:rsidRPr="00D20AEB" w:rsidRDefault="00693721" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A57150">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D">
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:commentRangeStart w:id="17"/>
-      <w:r w:rsidR="0045734D" w:rsidRPr="00A57150">
+      <w:commentRangeStart w:id="16"/>
+      <w:r w:rsidR="0045734D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prior to shifting traffic onto shoulders or opening any lanes/shoulders and/or ramps, remove, by sweeping all accumulated debris that has collected within the shoulder and/or within the closed lane/shoulder.</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="17"/>
-      <w:r w:rsidR="00BB50B4" w:rsidRPr="00A57150">
+      <w:commentRangeEnd w:id="16"/>
+      <w:r w:rsidR="00BB50B4" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="17"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:commentReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E934A6E" w14:textId="69DDBAA1" w:rsidR="00D46E60" w:rsidRPr="00D20AEB" w:rsidRDefault="746F1D21" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="17"/>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="00693721">
+      <w:r w:rsidR="00693721" w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="49D41185" w:rsidRPr="2CCB4E21">
-[...6 lines deleted...]
-      <w:r w:rsidR="49D41185" w:rsidRPr="2CCB4E21">
+      <w:r w:rsidR="00040D52" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>will</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="69717E31" w:rsidRPr="2CCB4E21">
+        <w:t>Reduce/Do not reduce</w:t>
+      </w:r>
+      <w:r w:rsidR="00040D52" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the regulatory speed limit. </w:t>
+      </w:r>
+      <w:r w:rsidR="252C47FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>/will not</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>Set t</w:t>
       </w:r>
-      <w:r w:rsidR="49D41185" w:rsidRPr="2CCB4E21">
-[...6 lines deleted...]
-      <w:r w:rsidR="49D41185" w:rsidRPr="2CCB4E21">
+      <w:r w:rsidR="49D41185" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>on I-XX</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="00A9205C" w:rsidRPr="00287306">
+        <w:t>he work zone speed limit on I-XX</w:t>
+      </w:r>
+      <w:r w:rsidR="00040D52" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>60</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0065049A">
+        <w:t>/US-XX/M-</w:t>
+      </w:r>
+      <w:r w:rsidR="00283216" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="49D41185" w:rsidRPr="2CCB4E21">
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="49D41185" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>miles per hour (mph)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="49D41185" w:rsidRPr="2CCB4E21">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="252C47FE" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="49D41185" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...29 lines deleted...]
-      <w:r w:rsidR="00E634F9" w:rsidRPr="00A57150">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00283216" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00531BF5" w:rsidRPr="00A57150">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="0065049A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="49D41185" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>mph.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="17"/>
+      <w:r w:rsidR="000B52BD" w:rsidRPr="00D20AEB" w:rsidDel="000B52BD">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="20"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E634F9" w:rsidRPr="00A57150">
+        <w:commentReference w:id="17"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABB9246" w14:textId="2CD02D4C" w:rsidR="00100241" w:rsidRPr="00D20AEB" w:rsidRDefault="005874D8" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00693721" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_Hlk526936350"/>
+      <w:commentRangeStart w:id="19"/>
+      <w:r w:rsidR="00E634F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Develop </w:t>
+      </w:r>
+      <w:r w:rsidR="00E634F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and submit to the Engineer an Internal Traffic Control Plan (ITCP) per </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="19"/>
+      <w:r w:rsidR="00531BF5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidR="00E634F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>subsection 104.11.B of the Standard Specifications for Construction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D">
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00243ACB" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00243ACB" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00243ACB" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00243ACB" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>The requirements listed herein are the requirements for a Type A ITCP.</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D">
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E634F9" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00E634F9" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Submit the</w:t>
       </w:r>
-      <w:r w:rsidR="00243ACB" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00243ACB" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00243ACB" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00243ACB" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>Type A</w:t>
       </w:r>
-      <w:r w:rsidR="00E634F9" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00E634F9" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E634F9" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00E634F9" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ITCP at the preconstruction meeting</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D">
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E634F9" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00E634F9" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The Engineer will have 7 calendar days to review the ITCP for approval or provide comments for revisions required to obtain approval</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D">
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E634F9" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00E634F9" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Include in the ITCP, at a minimum, the proposed ingress/egress locations for construction equipment and vehicles, traffic control devices that will be utilized to warn the motoring public of ingress/egress locations, and measures that will be taken to ensure compliance with the ITCP</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D">
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E634F9" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00E634F9" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ensure that the ITCP minimizes conflicts between construction vehicles and motorists and maintains overall safety and mobility within the work zone</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D">
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E634F9" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00E634F9" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>No work may begin prior to approval of the ITCP</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D">
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E634F9" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00E634F9" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Additional time required to obtain an approved ITCP will not be cause for delay or impact claims</w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E5D">
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00A57150">
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E634F9" w:rsidRPr="00A57150">
+      <w:r w:rsidR="00E634F9" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>All costs associated with obtaining an approved ITCP, providing and executing all parts of the approved ITCP including required traffic control devices, or resolving an incomplete or unacceptable ITCP will be borne by the Contractor.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">All costs associated with obtaining an approved </w:t>
+      </w:r>
+      <w:r w:rsidR="00E634F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ITCP, providing and executing all parts of the approved ITCP including required traffic control devices, or resolving an incomplete or unacceptable ITCP will be borne by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9D0A4E" w14:textId="622526BD" w:rsidR="00F23DC1" w:rsidRPr="00D20AEB" w:rsidRDefault="00F23DC1" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4E5D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop and submit to the Engineer an Internal Traffic Control Plan (ITCP) per subsection 104.11.B of the Standard Specifications for Construction.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The requirements listed herein are the requirements for a </w:t>
+      </w:r>
+      <w:r w:rsidR="00243ACB" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ype </w:t>
+      </w:r>
+      <w:r w:rsidR="00243ACB" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>B ITCP.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Submit the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Type B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ITCP a minimum of 30 </w:t>
+      </w:r>
+      <w:r w:rsidR="004F45CD" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">calendar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>days prior to the start of work.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Submit subsequent ITCPs for the Engineer’s review a minimum of 14 calendar days prior to all stage changes and/or major changes in traffic patterns.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Allow the Engineer 7 calendar days to review the ITCP for approval or provide comments for revisions to obtain approval. </w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At a minimum, the ITCP must include the proposed ingress/egress locations for construction equipment and vehicles, traffic control devices that will be utilized to warn the motoring public of ingress/egress locations, and measures that will be taken to ensure compliance with the ITCP. </w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that the ITCP minimizes conflicts between construction vehicles and motorists and maintains overall safety and mobility within the work zone. </w:t>
+      </w:r>
+      <w:r w:rsidR="00017D87" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Restrict access for construction vehicles (including workers’ private vehicles), between the travel lanes and work areas, to specific locations as approved by the Engineer</w:t>
+      </w:r>
+      <w:r w:rsidR="00017D87" w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92D8B" w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingress and egress locations must include a minimum of 600-foot acceleration and deceleration area from the work zone to the travel lanes. </w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The acceleration and deceleration locations must have a paved surface. </w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform any work required to upgrade existing conditions to meet these requirements at no additional cost to the Department.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The hauling of materials and equipment in and out of the work zone at any time must be </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4518" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>approved by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Engineer, a hauling schedule must be included in the ITCP. </w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The hauling of materials and equipment in and out of the work zone is prohibited on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[FILL IN RESTRICTED DAYS/TIMES].</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No work will be allowed to begin prior to approval of the ITCP. </w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional time required to obtain an approved ITCP will not be considered cause for delay or </w:t>
+      </w:r>
+      <w:r w:rsidR="00771D91" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ontractor claims.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All costs associated with obtaining an approved ITCP, providing and executing all parts of the approved ITCP including required traffic control devices, or resolving an incomplete or unacceptable ITCP will be borne by the Contractor. </w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>No full or partial payments will be made for minor traffic devices until the Contractor’s ITCP is approved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AE4435" w14:textId="29DE3BEB" w:rsidR="001E7C31" w:rsidRPr="00D20AEB" w:rsidRDefault="001E7C31" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Upon approval of the ITCP, complete and submit the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Lane Closure Notification/Request Form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or approved equal” to the Engineer for approval prior to the actual closure date.  Submit the lane closure request </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> calendar days in advance of the lane closure for approval.  This includes all shifts/shoulder/lane/ramp closures as stated per the proposal or any new lane closure requests submitted by the Contractor.  The Engineer will have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> calendar days to review the lane closure request for approval or provide comments for revisions required to obtain approval.  Do not implement a lane closure prior to approval by the Engineer.  In addition, notify the Engineer when the lane closure is removed or cancelled.  See Lane Closure Notification/Request Form contained in the proposal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B02278" w14:textId="0D6A389F" w:rsidR="00005CC2" w:rsidRPr="00D20AEB" w:rsidRDefault="47BA0FB8" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="746F1D21" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0676D" w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="20"/>
+      <w:r w:rsidR="4998A518" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protect </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="20"/>
+      <w:r w:rsidR="003B21CC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidR="4998A518" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the work area at the end of each day</w:t>
+      </w:r>
+      <w:r w:rsidR="67614C43" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="7F1385EE" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4998A518" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Close all open access points on the project to traffic with Type III barricades or other devices approved by the Engineer</w:t>
+      </w:r>
+      <w:r w:rsidR="67614C43" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F4FB60" w14:textId="2CADDEC8" w:rsidR="009E20CB" w:rsidRPr="00D20AEB" w:rsidRDefault="00A0676D" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00693721" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF3199" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Engineer </w:t>
+      </w:r>
+      <w:r w:rsidR="0056544A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3199" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsible for notifying emergency services, transit agencies, law enforcement and schools prior to any lane closures, detours or major traffic shifts</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3199" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, the Contractor </w:t>
+      </w:r>
+      <w:r w:rsidR="0056544A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3199" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsible for working with and complying with any coordination that is necessary with the Department and emergency services, transit agencies, law enforcement and schools</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3199" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All costs associated with these coordination efforts </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6D30" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3199" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considered included in the pay item “Minor Traf Devices”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5F1569" w14:textId="354D832C" w:rsidR="00951327" w:rsidRPr="00D20AEB" w:rsidRDefault="47BA0FB8" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="5BFD82C2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0676D" w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="21"/>
+      <w:r w:rsidR="5BFD82C2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Obtain all necessary permits from local governments within areas of local jurisdiction, including noise/dust ordinance waivers when required, prior to placing construction signing on local roads.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="21"/>
+      <w:r w:rsidR="00A0676D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="21"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3922B91E" w14:textId="2E6AE8D2" w:rsidR="00951327" w:rsidRPr="00D20AEB" w:rsidRDefault="00951327" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t>5.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A57150">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:commentRangeStart w:id="22"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The Department will reimburse permit costs in accordance with subsection 107.02.A of the Standard Specification</w:t>
+      </w:r>
+      <w:r w:rsidR="0047071C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Construction.  Adhere to all requirements made by local maintaining agencies regarding placement of traffic control devices prior to closing lanes on roadways not under MDOT jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C09B78" w14:textId="77777777" w:rsidR="00951327" w:rsidRPr="00D20AEB" w:rsidRDefault="00951327" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Prior to placing construction signing on local roads, obtain an approved permit from the Road Commission for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> County and any local agencies.  The MDOT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TSC has submitted the permit application, however the Contractor is responsible for providing the required information to obtain a final approved permit.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="22"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0860E7" w14:textId="00DCA0B5" w:rsidR="00DF3199" w:rsidRPr="00D20AEB" w:rsidRDefault="00A0676D" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00693721" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="23"/>
+      <w:r w:rsidR="009F01E8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Bolt or tack weld all structure castings that will be required to carry traffic prior to implementation of any construction staging or traffic shifts.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="23"/>
+      <w:r w:rsidR="00C571B7" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405C2F53" w14:textId="4ECC3175" w:rsidR="00E51950" w:rsidRPr="00D20AEB" w:rsidRDefault="00951327" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0676D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00662D9A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A038F1" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Remove all temporary traffic control devices from MDOT right-of-way during any shut down periods unless needed for directly maintaining or channelizing traffic</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A57150">
-[...211 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00A038F1" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>No additional payment will be made for removal and/or redeployment of these devices except for in the case of an approved extension of time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714A372A" w14:textId="4427910C" w:rsidR="008F187F" w:rsidRPr="00D20AEB" w:rsidRDefault="00237C0C" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04021" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>When not in use, close all temporary crossovers constructed for this project as detailed on the plans to prohibit access, as directed by the Engineer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3596A7" w14:textId="2B9E95A6" w:rsidR="00997C0E" w:rsidRPr="00D20AEB" w:rsidRDefault="00137578" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04021" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00702C10" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cover or remove construction signing that refers to work zone speed when work at a location is planned to be inactive for a period greater than </w:t>
+      </w:r>
+      <w:r w:rsidR="00702C10" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[FILL IN RESTRICTED DAYS/TIMES].</w:t>
-[...53 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">2 days, unless otherwise specified on the plans </w:t>
+      </w:r>
+      <w:r w:rsidR="00702C10" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>or as directed by the Engineer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323BAE71" w14:textId="2E0B7077" w:rsidR="00237C0C" w:rsidRPr="00D20AEB" w:rsidRDefault="00137578" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="red"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04021" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Upon approval of the ITCP, complete and submit the “</w:t>
-[...50 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:r>
+      <w:r w:rsidR="00782ABF" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="2CCB4E21">
+        <w:t xml:space="preserve">Once work is initiated that includes any lane restrictions, </w:t>
+      </w:r>
+      <w:r w:rsidR="00016C67" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="746F1D21" w:rsidRPr="2CCB4E21">
+        <w:t>continue</w:t>
+      </w:r>
+      <w:r w:rsidR="006116CC" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...5 lines deleted...]
-      <w:r w:rsidR="4998A518" w:rsidRPr="2CCB4E21">
+        <w:t xml:space="preserve"> that work daily until completed. Remove lane closures at no expense to the Department if there has been a lack of work activity</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93B6B" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Protect </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="4998A518" w:rsidRPr="2CCB4E21">
+        <w:t xml:space="preserve"> fo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23871" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>the work area at the end of each day</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="67614C43" w:rsidRPr="2CCB4E21">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93B6B" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...273 lines deleted...]
-      <w:r w:rsidRPr="00A57150">
+        <w:t xml:space="preserve"> more than </w:t>
+      </w:r>
+      <w:r w:rsidR="00A93B6B" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>XXX</w:t>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00A57150">
+        <w:t>3 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39019D90" w14:textId="60CE225E" w:rsidR="00DB3E5B" w:rsidRPr="00D20AEB" w:rsidRDefault="72CB7410" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="24"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>f.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5996" w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="742AB90B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Traffic Regulator Control.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="24"/>
+      <w:r w:rsidR="004B5996" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="23"/>
-[...14 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:commentReference w:id="24"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22755A0B" w14:textId="7FEDDC89" w:rsidR="00496265" w:rsidRPr="00D20AEB" w:rsidRDefault="00490E93" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...22 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="25"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:commentRangeStart w:id="24"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="00C571B7" w:rsidRPr="00901414">
+      <w:r w:rsidR="001B44EA" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maintain two-way traffic at all times on </w:t>
+      </w:r>
+      <w:r w:rsidR="001B44EA" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(route/segment)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B44EA" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using traffic regulator control</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B44EA" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A traffic regulator sequence is allowed to cover a maximum closure length of </w:t>
+      </w:r>
+      <w:r w:rsidR="001B44EA" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(#)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B44EA" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> miles</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B44EA" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Place the arrow panel, signs and channelizing taper for the traffic regulator operation at locations approved by the Engineer for adequate visibility by oncoming traffic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396C7ADE" w14:textId="2B93EFC2" w:rsidR="00C02550" w:rsidRPr="00D20AEB" w:rsidRDefault="003E7EC5" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Maintain two-way traffic at all times on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(route/segment)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43710" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">traffic regulator control </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="26"/>
+      <w:r w:rsidR="00A93305" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>with Automated</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA29EC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5461F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA29EC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lagger </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5461F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA29EC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssistance </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5461F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA29EC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evices </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="26"/>
+      <w:r w:rsidR="00287336" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A10000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="24"/>
-[...194 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:commentReference w:id="26"/>
+      </w:r>
+      <w:r w:rsidR="00BA29EC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>(AFAD</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF68D4" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA29EC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidR="00267CC2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> traffic regulator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sequence is allowed to cover a maximum closure length of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 days, unless otherwise specified on the plans </w:t>
-[...148 lines deleted...]
-        <w:t>Traffic Regulator Control.</w:t>
+        <w:t>(#)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> miles.  Place the </w:t>
+      </w:r>
+      <w:r w:rsidR="004152CE" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>AFAD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>, signs and channelizing taper for the traffic regulator operation at locations approved by the Engineer for adequate visibility by oncoming traffic.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="25"/>
-      <w:r w:rsidR="004B5996">
+      <w:r w:rsidR="00C02550" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-        </w:rPr>
-[...575 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="28"/>
-[...14 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:commentReference w:id="25"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A876D4" w14:textId="383B9175" w:rsidR="001B44EA" w:rsidRPr="00D20AEB" w:rsidRDefault="00490E93" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F790D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not utilize more than </w:t>
+      </w:r>
+      <w:r w:rsidR="008F790D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(#)</w:t>
+      </w:r>
+      <w:r w:rsidR="008F790D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> traffic regulator operation(s) at one time on </w:t>
+      </w:r>
+      <w:r w:rsidR="008F790D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(route).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B0080B" w14:textId="447397D1" w:rsidR="008F790D" w:rsidRPr="00D20AEB" w:rsidRDefault="00490E93" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0028793C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide at least </w:t>
+      </w:r>
+      <w:r w:rsidR="0028793C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(#)</w:t>
+      </w:r>
+      <w:r w:rsidR="0028793C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> miles between consecutive traffic regulator operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3731A04A" w14:textId="5121D217" w:rsidR="0028793C" w:rsidRPr="00D20AEB" w:rsidRDefault="00490E93" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="27"/>
+      <w:r w:rsidR="00ED1671" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Keep crossroads</w:t>
+      </w:r>
+      <w:r w:rsidR="00802533" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> open to traffic at all times</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00802533" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use intermediate traffic regulators at </w:t>
+      </w:r>
+      <w:r w:rsidR="00802533" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>each intersection approach and commercial driveways within the closure limits, as directed by the Engineer</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00802533" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Use traffic regulator control as directed by the Engineer for cross street traffic while paving through intersections.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="27"/>
+      <w:r w:rsidR="003500CE" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="27"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E63FA5D" w14:textId="661DC84F" w:rsidR="00802533" w:rsidRPr="00D20AEB" w:rsidRDefault="00490E93" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="28"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidR="0090033A" w:rsidRPr="00B94293">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="0090033A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005205D6" w:rsidRPr="00B94293">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="005205D6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">Follow the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="005205D6" w:rsidRPr="00B94293">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="005205D6" w:rsidRPr="00D20AEB">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="FF0000"/>
+            <w:color w:val="A10000"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Michigan Traffic Regulator’s Instruction Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005205D6" w:rsidRPr="00B94293">
+      <w:r w:rsidR="005205D6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for operations at signalized intersections</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005205D6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Contact the MDOT region electrician or applicable maintaining agency prior to work on traffic signals</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="28"/>
+      <w:r w:rsidR="00942657" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="28"/>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005205D6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Only the MDOT region electrician or applicable maintaining agency may make changes to the traffic signal controllers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0671D6" w14:textId="3A796F11" w:rsidR="00DB3E5B" w:rsidRPr="00D20AEB" w:rsidRDefault="00490E93" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="29"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>g.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DB3E5B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Stage Construction</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B87821" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Maintain traffic in accordance with the restrictions listed in section d. Traffic Restrictions and the sequence of operations contained herein</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B87821" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Use of an alternate traffic control plan is subject to review and approval by the Engineer.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="29"/>
+      <w:r w:rsidR="009B5EBB" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="29"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FD07CA" w14:textId="262FA66C" w:rsidR="00AB43DF" w:rsidRPr="00D20AEB" w:rsidRDefault="00490E93" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="30"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AB43DF" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Stage 1</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="30"/>
+      <w:r w:rsidR="00161DBE" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="30"/>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693D6601" w14:textId="012B0914" w:rsidR="00FB374A" w:rsidRPr="0051605C" w:rsidRDefault="00490E93" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051605C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="0051605C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB374A" w:rsidRPr="0051605C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Describe work to be done in this stage</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="0051605C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA59C07" w14:textId="123E449D" w:rsidR="00FB374A" w:rsidRPr="00766663" w:rsidRDefault="0051605C" w:rsidP="00766663">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051605C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051605C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00785E27" w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Describe traffic control for this stage</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03804702" w14:textId="32D7C415" w:rsidR="00EA737B" w:rsidRPr="00D20AEB" w:rsidRDefault="0051605C" w:rsidP="00766663">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00272EEC" w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Describe detour routes for this stage, if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00272EEC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34621B0A" w14:textId="466A2DB6" w:rsidR="00785E27" w:rsidRPr="00D20AEB" w:rsidRDefault="00490E93" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B663C6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Stage 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34776E8C" w14:textId="0BDEB3B9" w:rsidR="00B663C6" w:rsidRPr="00D20AEB" w:rsidRDefault="00490E93" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003E60FA" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Describe work to be done in this stage</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F611D4" w14:textId="50200AF0" w:rsidR="003E60FA" w:rsidRPr="00D20AEB" w:rsidRDefault="00490E93" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008A1CF4" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Describe traffic control for this stage</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1287" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298A5235" w14:textId="3397A523" w:rsidR="00F67D41" w:rsidRPr="00D20AEB" w:rsidRDefault="00F67D41" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005A6332" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Describe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> detour route</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6332" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>s for this stage, if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2849CE06" w14:textId="0C39D911" w:rsidR="00DB3E5B" w:rsidRPr="00D20AEB" w:rsidRDefault="008C747A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>h.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DB3E5B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Detours</w:t>
+      </w:r>
+      <w:r w:rsidR="005C07E9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FB658B" w14:textId="625E522C" w:rsidR="0086606B" w:rsidRPr="00D20AEB" w:rsidRDefault="008C747A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0086606B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Do not detour traffic until all proposed contract work on the detour route is completed, inspected, and approved by the Engineer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D4BCCB" w14:textId="5B205BDB" w:rsidR="00065804" w:rsidRPr="00D20AEB" w:rsidRDefault="008C747A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002A5FD9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Place signs on both sides of the roadway</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7AE6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on freeway or boulevard sections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EA78C1" w14:textId="4F95A8E4" w:rsidR="00271F85" w:rsidRPr="00D20AEB" w:rsidRDefault="004164E7" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cover all detour signs installed prior to closing a road or ramp. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Do not uncover detour signing until</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6F29" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> just before</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the closure is in effect.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Immediately remove or cover all detour signing upon </w:t>
+      </w:r>
+      <w:r w:rsidR="006B609C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>opening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the road or ramp to </w:t>
+      </w:r>
+      <w:r w:rsidR="006B609C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>traffic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F49D3BE" w14:textId="0192EE77" w:rsidR="002C7404" w:rsidRPr="00D20AEB" w:rsidRDefault="00EE09FC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7404" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7404" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Unique Traffic Control Requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100884BA" w14:textId="51189159" w:rsidR="002C7404" w:rsidRPr="00D20AEB" w:rsidRDefault="002C7404" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="31"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Any and all project specific MOT Requirements should be listed here.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="31"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="31"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32718742" w14:textId="532397FA" w:rsidR="00DB3E5B" w:rsidRPr="00D20AEB" w:rsidRDefault="00EE09FC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="008C747A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="32"/>
+      <w:r w:rsidR="00A34717" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Special Considerations at Railroad Crossings.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="32"/>
+      <w:r w:rsidR="00FF30C9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="32"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF8F21F" w14:textId="6F53CD8F" w:rsidR="00395DBF" w:rsidRPr="00D20AEB" w:rsidRDefault="008C747A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="33"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00833043" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Any work (or equipment being staged onsite during the work) performed at or near a railroad crossing must not obstruct the view of railroad protective warning devices (signs, flashing light units or gates) to oncoming traffic at any time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3462C279" w14:textId="752BD747" w:rsidR="009C557A" w:rsidRPr="00D20AEB" w:rsidRDefault="008C747A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E93FF2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Do not extend lane closure taper(s) through the crossing</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93FF2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Traffic lane shifts cannot transition over the crossing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5619F44D" w14:textId="38450F4A" w:rsidR="009C557A" w:rsidRPr="00D20AEB" w:rsidRDefault="008C747A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007058E6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Do not place construction traffic control devices in the railroad crossing or closer than 25 feet from the outside rail on either crossing approach.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="33"/>
+      <w:r w:rsidR="008F6106" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="33"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104F01AA" w14:textId="73A7A7C5" w:rsidR="00142FAB" w:rsidRPr="00D20AEB" w:rsidRDefault="004E428F" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="34"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="34"/>
+      <w:r w:rsidR="00AE4790" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="34"/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Do not direct traffic over crossing in opposing direction than normal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E58098F" w14:textId="32DB9703" w:rsidR="003D30F1" w:rsidRPr="00D20AEB" w:rsidRDefault="003D30F1" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="35"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">When the railroad crossing is in the influence zone of active construction work, but not in any lane closure, the roadways traffic regulator will give immediate preference to clearing any traffic from queueing </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7ED8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over the crossing.  </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="35"/>
+      <w:r w:rsidR="00F14841" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="35"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB627B9" w14:textId="38144E78" w:rsidR="00F14841" w:rsidRPr="00D20AEB" w:rsidRDefault="00F14841" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002647D5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>When traffic is queued to a gated crossing, a railroad watchperson will be present to provide notice of train approach</w:t>
+      </w:r>
+      <w:r w:rsidR="002517A0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the crossing in advance of railroad warning device activation, so the crossing may be cleared of vehicular traffic.  The Contractor is responsible for contacting the applicable railroad to obtain and pay for a railroad watchperson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763D06F7" w14:textId="6FBDA212" w:rsidR="00395DBF" w:rsidRPr="00D20AEB" w:rsidRDefault="008C747A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D77E8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>A traffic regulator is required at the railroad crossing while it is in the zone where traffic is</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC36CA" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> being directed over a crossing in opposing direction than normal</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D77E8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The traffic regulator will serve to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF609A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stop </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6079" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>traffic</w:t>
+      </w:r>
+      <w:r w:rsidR="000D77E8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and prevent them from entering the crossing upon a train approaching the crossing</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D77E8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>When the railroad crossing is in the influence zone of active construction work, but not in a lane closure, the roadway traffic regulator will give immediate preference to clearing any traffic which backup over the crossing</w:t>
+      </w:r>
+      <w:r w:rsidR="008F676E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266354CC" w14:textId="78B7E2BA" w:rsidR="000D77E8" w:rsidRPr="00D20AEB" w:rsidRDefault="008C747A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C529DB" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>lace a temporary stop line and sign R15-1 (crossbuck) to indicate the stopping point in advance of the crossing for vehicles traveling in a direction opposed to normal flow.</w:t>
+      </w:r>
+      <w:r w:rsidR="0024001D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Place temporary W10-1 (Advance Warning) if traffic is shifted away from the existing sign.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDD890D" w14:textId="59ADB0F8" w:rsidR="00EA4F4A" w:rsidRPr="00D20AEB" w:rsidRDefault="00EA4F4A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>When traffic is directed over a gated crossing in opposed direction than normal with half-roadway gates, a railroad watchperson will be present to provide notice of train approach to the crossing in advance of railroad warning device activation, so the crossing may be cleared of vehicular traffic.  The Contractor is responsible for contacting the applicable railroad to obtain and pay for a railroad watchperson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A061E0E" w14:textId="1AFB7CE2" w:rsidR="009E4041" w:rsidRPr="00D20AEB" w:rsidRDefault="009E4041" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="36"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>The presence of a railroad flagger does not relieve the Contrac</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>or of the responsibility for intermediate traffic regulators.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="36"/>
+      <w:r w:rsidR="008A7A0C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="36"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BBDDAD" w14:textId="73B75C7E" w:rsidR="002E26DB" w:rsidRPr="00D20AEB" w:rsidRDefault="009E4041" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="37"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="008C747A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A47E1E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Nighttime work or nighttime traffic control that impacts the crossing requires approval from the railroad</w:t>
+      </w:r>
+      <w:r w:rsidR="007468A0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The </w:t>
+      </w:r>
+      <w:r w:rsidR="004C32F1" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="007468A0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>ontractor is responsible to provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00381915" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lighting to illuminate traffic regulators and railroad flaggers </w:t>
+      </w:r>
+      <w:r w:rsidR="00C508EB" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>when nighttime work is being performed.  This approval may neces</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86EF8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>sitate temporary railroad flashers</w:t>
+      </w:r>
+      <w:r w:rsidR="00381915" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="37"/>
+      <w:r w:rsidR="00101011" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="37"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799AF861" w14:textId="7520823E" w:rsidR="00AF65B5" w:rsidRPr="00D20AEB" w:rsidRDefault="00AF65B5" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="004B12DA" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> changes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during construction phase that impact crossings require approval from the railroad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B78563" w14:textId="0EBE52CA" w:rsidR="005C07E9" w:rsidRPr="00D20AEB" w:rsidRDefault="596A7C27" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="0E5894AF" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE09FC" w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="38"/>
+      <w:r w:rsidR="23758D38" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Pedestrian or Non-Motorized Facilities.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="38"/>
+      <w:r w:rsidR="00EE09FC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="38"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC11ABF" w14:textId="3068E81C" w:rsidR="002D5F91" w:rsidRPr="00D20AEB" w:rsidRDefault="008C747A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002D5F91" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maintain all facilities in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5F91" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>The Americans with Disability Act</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5F91" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ADA) requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="006215BA" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Public Rights-of Way Accessibility Guidelines (PROWAG)</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5F91" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Provide facilities equivalent to or better than the route a person would have encountered prior to construction activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045EFB0D" w14:textId="00303B1B" w:rsidR="00446C3B" w:rsidRPr="00D20AEB" w:rsidRDefault="008C747A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="39"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00446C3B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Submit an “ADA Work Plan” for sidewalk and ADA ramp construction prior to any sidewalk ramp closures or removals</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00446C3B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The work plan must address pedestrian access and </w:t>
+      </w:r>
+      <w:r w:rsidR="00446C3B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>detours</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E529C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00446C3B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>amp closure</w:t>
+      </w:r>
+      <w:r w:rsidR="000E529C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s are allowed for a maximum of </w:t>
+      </w:r>
+      <w:r w:rsidR="00446C3B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>96 hours</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00446C3B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Engineer will have </w:t>
+      </w:r>
+      <w:r w:rsidR="00446C3B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>7 calendar days</w:t>
+      </w:r>
+      <w:r w:rsidR="00446C3B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to review the plan for approval or provide comments for revisions required to obtain approval</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00446C3B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Do not proceed with the work until the Engineer has approved the plan.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="39"/>
+      <w:r w:rsidR="00726762" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="39"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F750FF" w14:textId="2ACE44EF" w:rsidR="00446C3B" w:rsidRPr="00D20AEB" w:rsidRDefault="008C747A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B77E82" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Close and detour any sidewalk ramps and crosswalk areas to pedestrian traffic that are impacted by the work</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="40"/>
+      <w:r w:rsidR="00B77E82" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Cover pedestrian signal heads when the crosswalk or ramp is affected.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="40"/>
+      <w:r w:rsidR="00B84105" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="40"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BF12EA" w14:textId="7F47F3E8" w:rsidR="00D47A0B" w:rsidRPr="00D20AEB" w:rsidRDefault="008C747A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00234C4B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Always keep sidewalk areas clear of any equipment or materials</w:t>
+      </w:r>
+      <w:r w:rsidR="002F74AC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00234C4B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when </w:t>
+      </w:r>
+      <w:r w:rsidR="002F74AC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>the sidewalks are open to pedestrian traffic</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74F37" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.  When open</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77DD0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2FD2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>to pedestrian traffic</w:t>
+      </w:r>
+      <w:r w:rsidR="00234C4B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2FD2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F77DD0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>maintain a 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB37E7" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB37E7" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>foot</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77DD0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clear</w:t>
+      </w:r>
+      <w:r w:rsidR="004B585C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> path</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43220" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB37E7" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43220" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sidewalk</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB37E7" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43220" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7447C3" w14:textId="47CBB457" w:rsidR="005C07E9" w:rsidRPr="00D20AEB" w:rsidRDefault="0064673A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="005E63D6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="41"/>
+      <w:r w:rsidR="005C07E9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Earthwork and Excavation.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="41"/>
+      <w:r w:rsidR="006A40DD" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="41"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0A4FE2" w14:textId="12B3FC01" w:rsidR="00753F67" w:rsidRPr="00D20AEB" w:rsidRDefault="005E63D6" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00753F67" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restore undercuts or excavations in the work areas </w:t>
+      </w:r>
+      <w:r w:rsidR="005A010F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">within </w:t>
+      </w:r>
+      <w:r w:rsidR="005A010F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>3 feet</w:t>
+      </w:r>
+      <w:r w:rsidR="005A010F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidR="00753F67" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the active traffic lanes to no steeper than a </w:t>
+      </w:r>
+      <w:r w:rsidR="00753F67" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>1 on 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00753F67" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slope from the edge of the roadway at the end of each work day</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00753F67" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>If this condition is not met, provide a nighttime closure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31771A98" w14:textId="1612F967" w:rsidR="00605ADD" w:rsidRPr="00D20AEB" w:rsidRDefault="00605ADD" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0676D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delineate excavated areas located within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>3 feet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of traffic with channelizing devices at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>20 feet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spacing along the excavated area, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>100 feet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before the area, or as shown on the maintaining traffic plans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BB771F" w14:textId="1DD76D7C" w:rsidR="00753F67" w:rsidRPr="00D20AEB" w:rsidRDefault="00605ADD" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="42"/>
+      <w:r w:rsidR="005E63D6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009B06ED" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Use protective fencing to protect open excavations within the work zone during non-working hours.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="42"/>
+      <w:r w:rsidR="00AA082E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="42"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5047D8DE" w14:textId="6FC117BB" w:rsidR="005C07E9" w:rsidRPr="00D20AEB" w:rsidRDefault="0064673A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="005E63D6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5797F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C07E9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Hot Mix Asphalt (HMA) Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124438A9" w14:textId="2ADE2322" w:rsidR="00FC652B" w:rsidRPr="00D20AEB" w:rsidRDefault="005E63D6" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F322E5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resurface all HMA milled areas the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F322E5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>same day</w:t>
+      </w:r>
+      <w:r w:rsidR="00F322E5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as the HMA cold milling operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FABBC2" w14:textId="5F94B0AB" w:rsidR="00F322E5" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF1DAF" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="43"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DB7BD2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>No traffic is allowed on the HMA milled surface, unless directed by the Engineer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0494DD05" w14:textId="414D456C" w:rsidR="006F240A" w:rsidRPr="00D20AEB" w:rsidRDefault="009F747E" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1DAF" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CA09FB" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traffic is allowed on the milled surface, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA09FB" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>for X hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA09FB" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless otherwise directed by the Engineer</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491C7B14" w14:textId="4C6D0E16" w:rsidR="00DB7BD2" w:rsidRPr="00D20AEB" w:rsidRDefault="006F240A" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0676D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CA09FB" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide transverse and longitudinal HMA tapers at all grade changes greater than </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA09FB" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>X inches</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA09FB" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> caused by cold milling and overlay</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA09FB" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Place W8-1 (“BUMP”) signs in advance of transverse HMA tapers</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA09FB" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Place W8-11 (“UNEVEN LANES”) signs in advance of longitudinal HMA tapers</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA09FB" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Place W8-9 (“LOW SHOULDER”) signs in advance of and every mile within the shoulder drop off</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="43"/>
+      <w:r w:rsidR="009F747E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="43"/>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFE9052" w14:textId="068210E2" w:rsidR="005C07E9" w:rsidRPr="00D20AEB" w:rsidRDefault="00832C50" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1DAF" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C07E9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Bridge Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51840A76" w14:textId="44386C28" w:rsidR="00C71F56" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF1DAF" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="44"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C71F56" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Use Mobile Attenuators (MAs) on all roadways for false decking and other work as directed by the Engineer</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71F56" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Placement of MAs will be as directed by the Engineer</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71F56" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Relocating MAs will be included in the payment for this item</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71F56" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Remove MAs from the roadway when not in use</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71F56" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>If the Contractor elects to work at more locations than can be protected with the MAs provided, the Contractor must supply the additional MAs at their expense.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="44"/>
+      <w:r w:rsidR="003F6F2C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="44"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7DE2DE" w14:textId="2E730098" w:rsidR="00151A45" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF1DAF" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00151A45" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Follow </w:t>
+      </w:r>
+      <w:r w:rsidR="003B14E2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00151A45" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>load restriction staging on the bridge per plans and/or special provision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FE222E" w14:textId="2652508A" w:rsidR="00305914" w:rsidRPr="00D20AEB" w:rsidRDefault="00FF1DAF" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00305914" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00305914" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____ 28 days minimum</w:t>
+      </w:r>
+      <w:r w:rsidR="00305914" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for curing concrete prior to application of concrete </w:t>
+      </w:r>
+      <w:r w:rsidR="00305914" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>surface coating, concrete healer sealer, or thin epoxy overlays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A87902D" w14:textId="2272AEC3" w:rsidR="00F65208" w:rsidRPr="00D20AEB" w:rsidRDefault="00F65208" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Utilize Temporary Concrete Barrier to protect all Temporary Supports adjacent to active traffic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55344640" w14:textId="43777A0B" w:rsidR="00E42B0C" w:rsidRPr="00D20AEB" w:rsidRDefault="49CC4C77" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="21433F72" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65208" w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="45"/>
+      <w:r w:rsidR="594F6105" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following bridge work items </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="45"/>
+      <w:r w:rsidR="00361F4B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="45"/>
+      </w:r>
+      <w:r w:rsidR="594F6105" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are designated </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="46"/>
+      <w:r w:rsidR="594F6105" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>night work</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="46"/>
+      <w:r w:rsidR="00301BC9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="46"/>
+      </w:r>
+      <w:r w:rsidR="3A8E7C92" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="458F80F4" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3A8E7C92" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="336EF441" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>his list</w:t>
+      </w:r>
+      <w:r w:rsidR="0ED0E41A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> does not restrict other work from taking place at night, and additional work items may be required to take place at night per other restrictions and requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="594F6105" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E339DAA" w14:textId="56165766" w:rsidR="00E42B0C" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E42B0C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Demolition work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C78D9DC" w14:textId="24633BE3" w:rsidR="00E42B0C" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E42B0C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Bridge deck pour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3031CB" w14:textId="4492144D" w:rsidR="00E42B0C" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E42B0C" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Concrete bridge deck overlays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4A65F4" w14:textId="2ABFE44D" w:rsidR="00E42B0C" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>D.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001C31D9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Girder erection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DED41E8" w14:textId="65B006A9" w:rsidR="001C31D9" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>E.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001C31D9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Structural steel cleaning and coating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9D6D91" w14:textId="1CEE8A0B" w:rsidR="001C31D9" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>F.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F04C52" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Sign cantilevers</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4555BEA3" w14:textId="5C5E041B" w:rsidR="00F04C52" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F04C52" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Sign trusses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377EFEE3" w14:textId="60B51CD1" w:rsidR="00F04C52" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>H.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F04C52" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(specify any other items)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54D68" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A10E2A" w14:textId="113A4D23" w:rsidR="005C07E9" w:rsidRPr="00D20AEB" w:rsidRDefault="00832C50" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00986BDC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D75013" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Chip Seal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A0153C" w14:textId="0A66A4D8" w:rsidR="00216884" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00143210" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Use yellow temporary raised pavement markings</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tabs) </w:t>
+      </w:r>
+      <w:r w:rsidR="00143210" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>for chip seal to mark a temporary centerline, spaced at 25 foot intervals</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00143210" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Use double tabs in no passing zones</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00143210" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Verify centerline alignment and adjust, if necessary, as determined by the Engineer, prior to placement of the tabs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21ED278A" w14:textId="51C3B64C" w:rsidR="00075A07" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00075A07" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Use white tabs for temporary lane line markings in the passing relief lanes, spaced at 25 foot intervals</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00075A07" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Verify lane line alignment and adjust, if necessary, as determined by the Engineer, prior to placement of the tabs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C05D9D3" w14:textId="6721BA39" w:rsidR="00415CA3" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00415CA3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Place the tabs inside a lane closure</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00415CA3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Maintain the tabs for the duration of the project or until permanent pavement markings are in place, as directed by the Engineer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E35486" w14:textId="1E72F096" w:rsidR="00415CA3" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Place W8-7 (“LOOSE GRAVEL”) signs with W13-1P (</w:t>
+      </w:r>
+      <w:r w:rsidR="007041D4" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>ADVISORY SPEED 35 MPH</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4518" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D458F1" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per </w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subsection </w:t>
+      </w:r>
+      <w:r w:rsidR="00D458F1" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>505.03</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D458F1" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Standard Specification</w:t>
+      </w:r>
+      <w:r w:rsidR="003356D4" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Construction</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40382955" w14:textId="6C415373" w:rsidR="00D75013" w:rsidRPr="00D20AEB" w:rsidRDefault="00832C50" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00986BDC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D75013" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Concrete Pavement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7A7010" w14:textId="3EC4AF18" w:rsidR="004A64EE" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002B56F6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Delineate uncured/open concrete patches</w:t>
+      </w:r>
+      <w:r w:rsidR="00980587" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002B56F6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within the work zone, with two channelizing devices meeting </w:t>
+      </w:r>
+      <w:r w:rsidR="009F56AE" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the current version of the </w:t>
+      </w:r>
+      <w:r w:rsidR="002B56F6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>MMUTCD</w:t>
+      </w:r>
+      <w:r w:rsidR="002B56F6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> standards as directed by the Engineer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8C2B99" w14:textId="55F6AFC1" w:rsidR="0078545F" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0078545F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:r w:rsidR="005A59ED" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W</w:t>
+      </w:r>
+      <w:r w:rsidR="00272615" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>20-10,</w:t>
+      </w:r>
+      <w:r w:rsidR="0078545F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE73C6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007041D4" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="0078545F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Concrete Curing</w:t>
+      </w:r>
+      <w:r w:rsidR="007041D4" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE73C6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0078545F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signs when active work is not taking place within lane closures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167FF7AD" w14:textId="23518345" w:rsidR="0078545F" w:rsidRPr="00D20AEB" w:rsidRDefault="00986BDC" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="47"/>
+      <w:r w:rsidR="00CE52C5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Set up and maintain daytime lane closures as detailed in section d</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4407" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE52C5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Traffic </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE52C5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Restrictions for layout</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE52C5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Work includes setup, maintenance, and removal of all traffic control devices necessary for the closures</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008629F0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE52C5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Coordinate with the Engineer on the location, length, and duration of each lane closure.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="47"/>
+      <w:r w:rsidR="00CC3197" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="47"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033F07B9" w14:textId="5BD5890D" w:rsidR="003A23D5" w:rsidRPr="00D20AEB" w:rsidRDefault="00456546" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>q.</w:t>
+      </w:r>
+      <w:r w:rsidR="00472961" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A23D5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traffic Control Devices.</w:t>
+      </w:r>
+      <w:r w:rsidR="00472961" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A765D9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ensure all traffic control devices are in accordance with the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D125B9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F56AE" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">current version of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A765D9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>MMUTCD</w:t>
+      </w:r>
+      <w:r w:rsidR="00A765D9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and must meet the “acceptable” criteria as defined in the</w:t>
+      </w:r>
+      <w:r w:rsidR="00403D88" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A765D9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ATSSA</w:t>
+      </w:r>
+      <w:r w:rsidR="00A765D9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publication entitled “</w:t>
+      </w:r>
+      <w:r w:rsidR="00A765D9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Quality Guidelines for Temporary Traffic Control Devices and Features</w:t>
+      </w:r>
+      <w:r w:rsidR="00A765D9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>” at the time of initial deployment and after each major stage change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E04CCD3" w14:textId="25BEF3A1" w:rsidR="00CE52C5" w:rsidRPr="00D20AEB" w:rsidRDefault="005A7DE8" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00472961" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C517A7" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During non-working periods, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC19C4" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>place</w:t>
+      </w:r>
+      <w:r w:rsidR="00C517A7" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicable advance signs and channelizing devices at specific locations, as directed by the Engineer, at no additional cost to the Department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34769D5D" w14:textId="5D2BEE5E" w:rsidR="00C517A7" w:rsidRPr="00D20AEB" w:rsidRDefault="005A7DE8" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00472961" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00035F27" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notify the Engineer </w:t>
+      </w:r>
+      <w:r w:rsidR="00035F27" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>24 hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00035F27" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in advance of when traffic control devices are being delivered to the project site, to allow for initial inspection of devices to take place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6174F8C0" w14:textId="1F32E3D9" w:rsidR="00035F27" w:rsidRPr="00D20AEB" w:rsidRDefault="005A7DE8" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00472961" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A194A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remove from the project site all traffic control devices (including detour signing) no longer needed for a particular operation and equipment for construction within </w:t>
+      </w:r>
+      <w:r w:rsidR="009A194A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="009A194A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> calendar days of reopening the shoulder/lane/roadway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DC8DB5" w14:textId="1F417149" w:rsidR="009A194A" w:rsidRPr="00D20AEB" w:rsidRDefault="005A7DE8" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00472961" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D67F3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Channelizing Devices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1C969F" w14:textId="70DC3043" w:rsidR="00371AEC" w:rsidRPr="00D20AEB" w:rsidRDefault="005E16D7" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7DE8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00472961" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DE71D1" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ensure all devices have sufficient ballast to prevent moving or tipping</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00472961" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE71D1" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If moving or tipping occurs, place additional ballast, as directed by the Engineer, at no additional cost to the Department</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00472961" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE71D1" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>No more than two ballasts are allowed on each channelizing device.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430E170E" w14:textId="5DFD16EA" w:rsidR="00DE71D1" w:rsidRPr="00D20AEB" w:rsidRDefault="005E16D7" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7DE8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00472961" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B65BB0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not use caution tape </w:t>
+      </w:r>
+      <w:r w:rsidR="00907113" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>on channelizing devices for traffic control</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6F32" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB348B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pedestrian traffic control </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65BB0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>on this project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13172894" w14:textId="4A68F637" w:rsidR="00B65BB0" w:rsidRPr="00D20AEB" w:rsidRDefault="005E16D7" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="48"/>
+      <w:r w:rsidR="005A7DE8" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00472961" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB3083" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Space channelizing devices at</w:t>
+      </w:r>
+      <w:r w:rsidR="007839F1" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007839F1" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="007839F1" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for tapers and </w:t>
+      </w:r>
+      <w:r w:rsidR="007839F1" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="007839F1" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for tangents or tighter as directed by the Engineer.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="48"/>
+      <w:r w:rsidR="002772F6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="48"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40160F1E" w14:textId="2A9C2F26" w:rsidR="007839F1" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00472961" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="49"/>
+      <w:r w:rsidR="00CD4FD9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Temporary Signs.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="49"/>
+      <w:r w:rsidR="0031778F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="49"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178624A6" w14:textId="301D7604" w:rsidR="00CD4FD9" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00777DB7" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Additional W20-1 (ROAD WORK AHEAD) signs are included in the quantities to be placed on all intersecting or adjacent roads where construction activities may be encountered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C75A340" w14:textId="08914FA4" w:rsidR="00777DB7" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="50"/>
+      <w:r w:rsidR="003F5808" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Place R4-1 (DO NOT PASS) signs, every </w:t>
+      </w:r>
+      <w:r w:rsidR="003F5808" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>one-half mile</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5808" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during </w:t>
+      </w:r>
+      <w:r w:rsidR="003F5808" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>milling and paving</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5808" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operations.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="50"/>
+      <w:r w:rsidR="00EA24C3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="50"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0309C40C" w14:textId="7F982FDB" w:rsidR="003F5808" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="51"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BB373D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fabricate, install, and remove temporary sign overlays on existing signs with the pay item for Sign, Type B, Temp, Prismatic, Furn</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB373D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Attach the overlay in accordance with subsection 812.03.D.2 of the Standard Specifications for Construction.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="51"/>
+      <w:r w:rsidR="00AF3B96" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="51"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A454DFA" w14:textId="7E1AA33F" w:rsidR="00946CD2" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="52"/>
+      <w:commentRangeStart w:id="53"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="53"/>
+      <w:r w:rsidR="00387F61" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="53"/>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CE01ED" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Portable</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5541" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Changeable Message Signs (PCMS). </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5541" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use PCMS to warn traffic of upcoming and changing traffic control during the life of the project. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5541" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Obtain approval from the Engineer for all sign locations.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="52"/>
+      <w:r w:rsidR="00B8269A" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="52"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4068E5BF" w14:textId="3A8E80E9" w:rsidR="00642531" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00642531" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Install PCMS and make them operational a minimum of 7 calendar days prior to </w:t>
+      </w:r>
+      <w:r w:rsidR="00642531" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the start of work, unless otherwise directed by the Engineer.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00642531" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messages displayed on the PCMS must </w:t>
+      </w:r>
+      <w:r w:rsidR="00961663" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conform to MDOT’s policy on PCMS. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00961663" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notify the </w:t>
+      </w:r>
+      <w:r w:rsidR="00717126" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Engineer if displaying a different message th</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10867" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00717126" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>n those listed below for the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E96220" w14:textId="7838FF6C" w:rsidR="00E44949" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E44949" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Do not leave PCMS with a blank screen within the clear zone of any roadway at any time</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60862" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44949" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Remove the PCMS or display flashing dots in each corner of the screen when there is no message to display</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60862" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44949" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Update the PCMS messages at the end of each work period to reflect current traffic lane restrictions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F9C82F" w14:textId="220EFF16" w:rsidR="00602D52" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D7B07" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Display the following two messages</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7143E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="54"/>
+      <w:r w:rsidR="00C7143E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">greater than </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7143E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days prior to work/within </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7143E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="54"/>
+      <w:r w:rsidR="002609BC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:commentReference w:id="54"/>
+      </w:r>
+      <w:r w:rsidR="006D7B07" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>prior to work/during work/other</w:t>
+      </w:r>
+      <w:r w:rsidR="0085687F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288326CB" w14:textId="5611BC40" w:rsidR="00FC1073" w:rsidRPr="00D20AEB" w:rsidRDefault="00FC1073" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15513D3E" w14:textId="2EB4BCD5" w:rsidR="00FC1073" w:rsidRPr="00D20AEB" w:rsidRDefault="00FC1073" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2175A1E0" w14:textId="6B34A633" w:rsidR="00FC1073" w:rsidRDefault="00FC1073" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0FE493" w14:textId="77777777" w:rsidR="00B62DBB" w:rsidRPr="00D20AEB" w:rsidRDefault="00B62DBB" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B675916" w14:textId="77777777" w:rsidR="00D7198A" w:rsidRPr="00D20AEB" w:rsidRDefault="00D7198A" w:rsidP="00D7198A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D1840C" w14:textId="77777777" w:rsidR="00D7198A" w:rsidRPr="00D20AEB" w:rsidRDefault="00D7198A" w:rsidP="00D7198A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC39F25" w14:textId="77777777" w:rsidR="00D7198A" w:rsidRDefault="00D7198A" w:rsidP="00D7198A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA29589" w14:textId="587A5EC7" w:rsidR="0057109A" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>D.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0085687F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Display the following two messages</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7143E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> greater than </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7143E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days prior to work/within </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B0F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7143E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60862" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0085687F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>prior to work/during work/other</w:t>
+      </w:r>
+      <w:r w:rsidR="0085687F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482CD0BE" w14:textId="24670355" w:rsidR="004558F4" w:rsidRPr="00D20AEB" w:rsidRDefault="004558F4" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A50E781" w14:textId="77777777" w:rsidR="004558F4" w:rsidRPr="00D20AEB" w:rsidRDefault="004558F4" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCE41F1" w14:textId="77777777" w:rsidR="004558F4" w:rsidRDefault="004558F4" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47545DB1" w14:textId="77777777" w:rsidR="00B62DBB" w:rsidRPr="00D20AEB" w:rsidRDefault="00B62DBB" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BBED9DA" w14:textId="77777777" w:rsidR="00D7198A" w:rsidRPr="00D20AEB" w:rsidRDefault="00D7198A" w:rsidP="00D7198A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B83924" w14:textId="77777777" w:rsidR="00D7198A" w:rsidRPr="00D20AEB" w:rsidRDefault="00D7198A" w:rsidP="00D7198A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D74F5B7" w14:textId="77777777" w:rsidR="00D7198A" w:rsidRDefault="00D7198A" w:rsidP="00D7198A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA11C3D" w14:textId="0E71ACDC" w:rsidR="00004F45" w:rsidRPr="00D20AEB" w:rsidRDefault="004F4B7C" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="55"/>
+      <w:r w:rsidR="00004F45" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60862" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00004F45" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Display the following two messages </w:t>
+      </w:r>
+      <w:r w:rsidR="009808B6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">greater than </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7654" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="009808B6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days </w:t>
+      </w:r>
+      <w:r w:rsidR="009808B6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prior to work/within </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7654" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="009808B6" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days </w:t>
+      </w:r>
+      <w:r w:rsidR="00004F45" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>prior to work/during work/other.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="55"/>
+      <w:r w:rsidR="00004F45" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="55"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA74654" w14:textId="762895AC" w:rsidR="007817DD" w:rsidRPr="00D20AEB" w:rsidRDefault="007817DD" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E41FD99" w14:textId="77777777" w:rsidR="007817DD" w:rsidRPr="00D20AEB" w:rsidRDefault="007817DD" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AAC4CE" w14:textId="77777777" w:rsidR="007817DD" w:rsidRPr="00D20AEB" w:rsidRDefault="007817DD" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1124EC99" w14:textId="77777777" w:rsidR="00D7198A" w:rsidRPr="00D20AEB" w:rsidRDefault="00D7198A" w:rsidP="00D7198A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50955869" w14:textId="77777777" w:rsidR="00D7198A" w:rsidRPr="00D20AEB" w:rsidRDefault="00D7198A" w:rsidP="00D7198A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6DA225" w14:textId="77777777" w:rsidR="00D7198A" w:rsidRDefault="00D7198A" w:rsidP="00D7198A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266C2071" w14:textId="72ECE02E" w:rsidR="005F38B7" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7654" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="56"/>
+      <w:r w:rsidR="0042210F" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Traffic Signals.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="56"/>
+      <w:r w:rsidR="00BD293E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="56"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490BC06D" w14:textId="16AC3F9B" w:rsidR="009D7163" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009D7163" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Coordinate the removal or modification of existing traffic signals and installation of temporary or permanent signals with the Engineer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BB83A3" w14:textId="473D28A3" w:rsidR="009D7163" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B81B1D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Prior to each stage, all temporary and/or permanent traffic signal work necessary for traffic control during that stage must be complete and fully operational.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26027D8B" w14:textId="6DBB9D3D" w:rsidR="00B81B1D" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="57"/>
+      <w:r w:rsidR="00ED42C7" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Adjust placement of temporary signal devices in the field, so that opposing traffic can be seen in a stopped condition where possible, as directed by the Engineer.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="57"/>
+      <w:r w:rsidR="00502457" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="57"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162F6D12" w14:textId="299E387A" w:rsidR="00936AD5" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="58"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00936AD5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Prior to each stage, cover any signal indications or overhead signing in conflict with traffic movements during that stage</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00936AD5" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Methods of covering signs and signal indications require approval by the Engineer before placement.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="58"/>
+      <w:r w:rsidR="00DE01A2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="58"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C986B0E" w14:textId="54C4A653" w:rsidR="00D73D10" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for operations at signalized intersections</w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="59"/>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B7618" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>If it becomes necessary to perform installation activities in the middle of an intersection where lane closures would be impractical, obtain police assistance</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="002B1287" w:rsidRPr="00B94293">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005205D6" w:rsidRPr="00B94293">
-[...14 lines deleted...]
-      <w:r w:rsidR="00942657" w:rsidRPr="00B94293">
+      <w:r w:rsidR="006B7618" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>The Engineer will determine the times police assistance may be used at the intersection</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7618" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Expedite work in the intersection to minimize the time police assistance is required.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="59"/>
+      <w:r w:rsidR="00BB7D3E" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="29"/>
-[...35 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:commentReference w:id="59"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3C5B0D" w14:textId="486A5890" w:rsidR="00ED7654" w:rsidRPr="00D20AEB" w:rsidRDefault="00171739" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B94293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="002B1287" w:rsidRPr="00FC5F60">
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00DB3E5B" w:rsidRPr="00FC5F60">
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="004D0A25" w:rsidRPr="00FC5F60">
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B85EBD" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Temporary Barrier (TB)</w:t>
+      </w:r>
+      <w:r w:rsidR="004B39FD" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF5B80D" w14:textId="15896883" w:rsidR="00066B15" w:rsidRPr="00D20AEB" w:rsidRDefault="004B39FD" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76DC3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003E6504" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Perform barrier operations such as slip forming or placing temporary concrete barrier with the flow of the traffic</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6504" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Place the end treatment first when deploying the TB and remove the end treatment last when removing the TB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF94A2E" w14:textId="38E8C6BB" w:rsidR="003E6504" w:rsidRPr="00D20AEB" w:rsidRDefault="004B39FD" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76DC3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009441BC" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Do not place TB on slopes that are steeper than 1:10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587C8D1E" w14:textId="3E0199B1" w:rsidR="009441BC" w:rsidRPr="00D20AEB" w:rsidRDefault="004B39FD" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76DC3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00366B4E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Place TB in accordance with Standard Plan R-126 Series</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D15F9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1CF0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Do not expose traffic</w:t>
+      </w:r>
+      <w:r w:rsidR="00366B4E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the blunt end of TB or permanent barrier wall</w:t>
+      </w:r>
+      <w:r w:rsidR="00746BF4" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.  Use</w:t>
+      </w:r>
+      <w:r w:rsidR="00366B4E" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proper attenuation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177F8ABF" w14:textId="3B6FE64D" w:rsidR="00CD1440" w:rsidRPr="00D20AEB" w:rsidRDefault="00297687" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mobile Attenuators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3664B184" w14:textId="6EDAD02E" w:rsidR="00EF3264" w:rsidRPr="00D20AEB" w:rsidRDefault="00EF3264" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mobile attenuators (MAs) have been included in this project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C69A43F" w14:textId="4E67A440" w:rsidR="002452C2" w:rsidRPr="00D20AEB" w:rsidRDefault="006A5996" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76DC3" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002452C2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Temporary Pavement Marking</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2F3D" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002452C2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3018B7C4" w14:textId="7C114CCF" w:rsidR="002452C2" w:rsidRPr="00D20AEB" w:rsidRDefault="29113F4C" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76DC3" w:rsidRPr="00766663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="5D972029" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remove conflicting pavement markings, pavement markings in taper/transition areas and other markings as directed by the Engineer, for operations occupying a location longer than </w:t>
+      </w:r>
+      <w:r w:rsidR="5D972029" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="5D972029" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days.</w:t>
+      </w:r>
+      <w:r w:rsidR="17903D64" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5D972029" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Durable markings in these areas should be covered rather than be removed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A72876A" w14:textId="078F258F" w:rsidR="00A369DE" w:rsidRPr="00D20AEB" w:rsidRDefault="00B76DC3" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002106ED" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantities for temporary tape to be placed during paving operations are based on </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7E25" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>the MDOT PAVE 900 Series standard plans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FE2DBC" w14:textId="7D4C2741" w:rsidR="002106ED" w:rsidRPr="00D20AEB" w:rsidRDefault="00B76DC3" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00234132" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>When Type R or NR tape is used, ensure that all temporary pavement markings adhere to the pavement surface until permanent markings are installed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A119629" w14:textId="3C0E8EB9" w:rsidR="00234132" w:rsidRPr="00D20AEB" w:rsidRDefault="00B76DC3" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00843216" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Complete temporary pavement markings in each stage prior to shifting traffic as directed by the Engineer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A029AD" w14:textId="5415C33C" w:rsidR="00843216" w:rsidRPr="00D20AEB" w:rsidRDefault="00B76DC3" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F01B71" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>Replace all existing pavement markings that are removed for traffic control or obliterated during construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A41D3DA" w14:textId="06F9B212" w:rsidR="00F01B71" w:rsidRPr="00D20AEB" w:rsidRDefault="00B76DC3" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006E5AF2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Delineate the edge line as show</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06486" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5AF2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="60"/>
+      <w:r w:rsidR="006E5AF2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>plans</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="60"/>
+      <w:r w:rsidR="003B7AC9" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:commentReference w:id="60"/>
+      </w:r>
+      <w:r w:rsidR="006E5AF2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645BE353" w14:textId="6F305968" w:rsidR="006E5AF2" w:rsidRPr="00D20AEB" w:rsidRDefault="00B76DC3" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="61"/>
+      <w:r w:rsidR="006E5AF2" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Place </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B96" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permanent pavement markings within </w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2BC4" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B96" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">week of the completion of over-band crack sealing on each section of roadway. </w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B96" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If more than 20 percent of the pavement markings are obscured, install permanent pavement markings within </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B96" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(#)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B96" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A10000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12B96" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002B1287" w:rsidRPr="00FC5F60">
-[...42 lines deleted...]
-      <w:r w:rsidR="009B5EBB" w:rsidRPr="00B94293">
+      <w:commentRangeEnd w:id="61"/>
+      <w:r w:rsidR="00743558" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:commentReference w:id="61"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE4D836" w14:textId="3841029C" w:rsidR="0042210F" w:rsidRPr="00D20AEB" w:rsidRDefault="009E34DE" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5A73" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007914ED" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Measurement and Payment.</w:t>
+      </w:r>
+      <w:r w:rsidR="007914ED" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22676" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment </w:t>
+      </w:r>
+      <w:r w:rsidR="00653F6B" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be in accordance with the standard specifications unless otherwise specified. </w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF42AA" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>No additional payment will be made for the following activities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B34A00D" w14:textId="7B2055AE" w:rsidR="00EF42AA" w:rsidRPr="00D20AEB" w:rsidRDefault="001B5A73" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00085211" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Transporting traffic control items from site to site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4048E67C" w14:textId="3BB75315" w:rsidR="00085211" w:rsidRPr="00D20AEB" w:rsidRDefault="001B5A73" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00085211" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Providing sufficient vehicles and staff to make changes as-needed on site during work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014A376C" w14:textId="4A8FF8B2" w:rsidR="00432CE9" w:rsidRPr="00D20AEB" w:rsidRDefault="001B5A73" w:rsidP="00766663">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...15 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="007006C0" w:rsidRPr="00D20AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AB43DF" w:rsidRPr="00B94293">
-[...8603 lines deleted...]
-      <w:r w:rsidR="00085211" w:rsidRPr="00ED7654">
+      <w:r w:rsidR="00085211" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Providing </w:t>
       </w:r>
-      <w:r w:rsidR="00362F84" w:rsidRPr="00ED7654">
+      <w:r w:rsidR="00362F84" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>sufficient</w:t>
       </w:r>
-      <w:r w:rsidR="00085211" w:rsidRPr="00ED7654">
+      <w:r w:rsidR="00085211" w:rsidRPr="00D20AEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> vehicles and staff to remove closures from the roadway.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01195C5F" w14:textId="77777777" w:rsidR="007006C0" w:rsidRDefault="007006C0" w:rsidP="007006C0">
-[...42 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840"/>
+    <w:sectPr w:rsidR="00432CE9" w:rsidRPr="00D20AEB" w:rsidSect="00AA461C">
+      <w:headerReference w:type="even" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Direction to Designer" w:date="2019-10-29T12:34:00Z" w:initials="DT">
     <w:p w14:paraId="4F32C0D8" w14:textId="77777777" w:rsidR="004E51E5" w:rsidRDefault="00EE1D4F" w:rsidP="004E51E5">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="004E51E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PLEASE READ IN FULL:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691CF71B" w14:textId="77777777" w:rsidR="004E51E5" w:rsidRDefault="004E51E5" w:rsidP="004E51E5">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Thank you for using the MOT Boilerplate.  The boilerplate is designed with the intention to not need modifications, outside of the highlighted sections.  If modifications are required for a project specific reason, please contact Chris Brookes, </w:t>
@@ -21858,51 +19042,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="004C0DB6">
         <w:t>(Table 2) Avoid using “12 pm/am.” Use “noon” or “midnight.” Only those special events that fit within the progress start and End dates should be listed in the table. If other special events are needed during extensions of time then they can be added to the project as part of the contract modification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40325F83" w14:textId="77777777" w:rsidR="004C0DB6" w:rsidRDefault="004C0DB6">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F8F1A16" w14:textId="77777777" w:rsidR="004C0DB6" w:rsidRDefault="004C0DB6">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>Election dates in even number years should be considered within this table when appropriate.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="6" w:author="Direction to Designer" w:date="2024-01-22T09:29:00Z" w:initials="DT">
-    <w:p w14:paraId="02E16F14" w14:textId="77777777" w:rsidR="0044597A" w:rsidRDefault="0044597A" w:rsidP="00AE6370">
+    <w:p w14:paraId="02E16F14" w14:textId="77777777" w:rsidR="0044597A" w:rsidRDefault="0044597A" w:rsidP="0053040E">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>(4) If work will occur at night without barrier wall, Region Engineer approval is required.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="7" w:author="Direction to Designer" w:date="2019-09-05T15:15:00Z" w:initials="DT">
     <w:p w14:paraId="19949CEA" w14:textId="7B212E8B" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F" w:rsidP="009D1B6F">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(Table 3) </w:t>
       </w:r>
@@ -21960,1186 +19144,1098 @@
       <w:r w:rsidRPr="00CA4851">
         <w:t>The double lane closure can only take place 4 times during the project timeframe and can’t occur anytime inside the time of 07:00 thru 19:00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB14A58" w14:textId="77777777" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F" w:rsidP="009D1B6F"/>
     <w:p w14:paraId="04782928" w14:textId="77777777" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F" w:rsidP="009D1B6F">
       <w:r>
         <w:t xml:space="preserve">Zero should be utilized when a lane closure is not to take place during this timeframe. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042C3892" w14:textId="77777777" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F" w:rsidP="009D1B6F"/>
     <w:p w14:paraId="5619D908" w14:textId="77777777" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F" w:rsidP="009D1B6F">
       <w:r>
         <w:t xml:space="preserve">If you have closure time frames that are different for the weekend you can create a separate weekday and weekend chart to provide more clarity. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB97DF4" w14:textId="77777777" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F" w:rsidP="009D1B6F"/>
     <w:p w14:paraId="70F903F3" w14:textId="5FE15CBE" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F" w:rsidP="009D1B6F">
       <w:bookmarkStart w:id="8" w:name="_Hlk31968019"/>
       <w:r>
         <w:t xml:space="preserve">Traffic restrictions for specific operations should be considered when appropriate. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
   </w:comment>
-  <w:comment w:id="9" w:author="Direction to Designer" w:date="2024-01-22T14:38:00Z" w:initials="DT">
-    <w:p w14:paraId="49C5EF85" w14:textId="77777777" w:rsidR="0074782F" w:rsidRDefault="0094711A" w:rsidP="00550F52">
+  <w:comment w:id="9" w:author="Direction to Designer" w:date="2024-01-22T14:46:00Z" w:initials="DT">
+    <w:p w14:paraId="345143DF" w14:textId="77777777" w:rsidR="006B71E4" w:rsidRDefault="0074782F" w:rsidP="006B71E4">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="0074782F">
-        <w:t xml:space="preserve">(☼,▼) Use when applicable per </w:t>
+      <w:r w:rsidR="006B71E4">
+        <w:t xml:space="preserve">(☼,🌙) Use when applicable per </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="0074782F" w:rsidRPr="00550F52">
+        <w:r w:rsidR="006B71E4" w:rsidRPr="00327EA2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>P.A. 164 of 2023.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:comment>
-  <w:comment w:id="10" w:author="Direction to Designer" w:date="2024-01-22T14:46:00Z" w:initials="DT">
-[...24 lines deleted...]
-    <w:p w14:paraId="398A2272" w14:textId="65BBEB69" w:rsidR="00CB3863" w:rsidRDefault="00EE1D4F">
+  <w:comment w:id="10" w:author="Direction to Designer" w:date="2020-10-05T15:01:00Z" w:initials="DT">
+    <w:p w14:paraId="398A2272" w14:textId="7267C75A" w:rsidR="00CB3863" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00CB3863">
         <w:t>(11) If the project has ramp closures, insert a list of ramps that fall into this date and time frame. Expand list with dates and time as needed.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="12" w:author="Direction to Designer" w:date="2019-10-15T13:32:00Z" w:initials="DT">
+  <w:comment w:id="11" w:author="Direction to Designer" w:date="2019-10-15T13:32:00Z" w:initials="DT">
     <w:p w14:paraId="6D48C5F2" w14:textId="77777777" w:rsidR="00D13906" w:rsidRDefault="00EE1D4F" w:rsidP="00D13906">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00D13906">
         <w:t xml:space="preserve">(14) Remove this section if the Special Liquidated Damages SP is not included in this project.  If Special Liquidated Damages SP is included in the project, </w:t>
       </w:r>
       <w:r w:rsidR="00D13906">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>do not modify the language of this item other than updating the Contract ID</w:t>
       </w:r>
       <w:r w:rsidR="00D13906">
         <w:t xml:space="preserve">.  The template SP LIQUIDATED DAMAGES FOR OTHER DEPARTMENT COSTS FOR CONTRACT IDENTIFICATION must be completed and submitted for approval if utilized on the project.  Department oversight costs are covered in section 108.10.C.1 and will always be included on all projects, this is an additional cost and should be based on user delay calculations. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="13" w:author="Direction to Designer" w:date="2019-09-11T08:17:00Z" w:initials="DT">
+  <w:comment w:id="12" w:author="Direction to Designer" w:date="2019-09-11T08:17:00Z" w:initials="DT">
     <w:p w14:paraId="2623CE5E" w14:textId="52F4EDF9" w:rsidR="00F30C91" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00F30C91">
         <w:t>(15) Designers need to determine on the project basis what time frame is required.  Only include in projects with full freeway closures.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="14" w:author="Direction to Designer" w:date="2019-09-05T15:19:00Z" w:initials="DT">
-    <w:p w14:paraId="28F6896D" w14:textId="7EDF5151" w:rsidR="00D83881" w:rsidRDefault="00D83881">
+  <w:comment w:id="13" w:author="Direction to Designer" w:date="2019-09-05T15:19:00Z" w:initials="DT">
+    <w:p w14:paraId="28F6896D" w14:textId="7EDF5151" w:rsidR="00D83881" w:rsidRDefault="002158FD">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00D83881">
         <w:t xml:space="preserve">(16) See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="003B4FF9">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00D83881" w:rsidRPr="003B4FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>the Work Zone Safety and Mobility Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00D83881">
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D83881">
         <w:t xml:space="preserve"> section 4.05 for information on the use of law enforcement on projects.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="16" w:author="Direction to Designer" w:date="2019-09-05T15:20:00Z" w:initials="DT">
+  <w:comment w:id="15" w:author="Direction to Designer" w:date="2019-09-05T15:20:00Z" w:initials="DT">
     <w:p w14:paraId="7198D67B" w14:textId="254C2D74" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Verify that the requirements of form 5632 are followed.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="17" w:author="Direction to Designer" w:date="2019-09-11T08:16:00Z" w:initials="DT">
+  <w:comment w:id="16" w:author="Direction to Designer" w:date="2019-09-11T08:16:00Z" w:initials="DT">
     <w:p w14:paraId="5B1900F2" w14:textId="6C3F8015" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>(3) The cost of sweeping and the disposal of the accumulated material is included in the cost of other contract pay items.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="18" w:author="Direction to Designer" w:date="2019-09-11T08:14:00Z" w:initials="DT">
+  <w:comment w:id="17" w:author="Direction to Designer" w:date="2019-09-11T08:14:00Z" w:initials="DT">
     <w:p w14:paraId="6EF476E9" w14:textId="77777777" w:rsidR="00E27593" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00E27593">
         <w:t>(4) Add additional notes if there are multiple locations with different speeds. Refer to the Work Zone Safety and Mobility Manual section 6.02 for requirements on the need for temporary TCOs, shoulder closures with a speed reduction require a temporary TCO. Remove if there are no speed reductions.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="20" w:author="Direction to Designer" w:date="2019-09-05T07:42:00Z" w:initials="DT">
+  <w:comment w:id="19" w:author="Direction to Designer" w:date="2019-09-05T07:42:00Z" w:initials="DT">
     <w:p w14:paraId="25A69EF2" w14:textId="77777777" w:rsidR="00F67D74" w:rsidRDefault="00EE1D4F" w:rsidP="00F67D74">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00F67D74">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">(5) Choose one ITCP, delete the other. Selection of the ITCP type should be based on the following guidance: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042C5F6B" w14:textId="77777777" w:rsidR="00F67D74" w:rsidRDefault="00F67D74" w:rsidP="00F67D74">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Type A:  consider for any CPM projects. or projects including but are not limited to small mill and fill, chip seals, epoxy coating, micro surfaces, and concrete patch projects.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BECEEE" w14:textId="77777777" w:rsidR="00F67D74" w:rsidRDefault="00F67D74" w:rsidP="00F67D74">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>Type B:  Use for any project that includes but not limited to road reconstruction, inlays, multiple bridge project or projects that will have several ingress/egress locations by the contractor. Projects with onsite asphalt or concrete plants within the construction zone, should also utilize a Type B ITCP.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="21" w:author="Direction to Designer" w:date="2023-12-18T15:04:00Z" w:initials="DT">
-    <w:p w14:paraId="49981351" w14:textId="20A5DF71" w:rsidR="003B21CC" w:rsidRDefault="003B21CC" w:rsidP="00F40799">
+  <w:comment w:id="20" w:author="Direction to Designer" w:date="2023-12-18T15:04:00Z" w:initials="DT">
+    <w:p w14:paraId="49981351" w14:textId="20A5DF71" w:rsidR="003B21CC" w:rsidRDefault="003B21CC" w:rsidP="0053040E">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Include an adequate number of devices to span the entire width of the roadway, including the shoulder. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="22" w:author="Direction to Designer" w:date="2019-10-15T13:38:00Z" w:initials="DT">
+  <w:comment w:id="21" w:author="Direction to Designer" w:date="2019-10-15T13:38:00Z" w:initials="DT">
     <w:p w14:paraId="27F1A90C" w14:textId="2D1CCA6B" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F" w:rsidP="00951327">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designers should be aware of the local noise ordinances. Any additional information about specific operations and time frames such as crushing concrete, saw cutting, ect. should be noted as “can only be done during certain time frames”, as applicable for the project.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="23" w:author="Direction to Designer" w:date="2019-09-05T15:25:00Z" w:initials="DT">
+  <w:comment w:id="22" w:author="Direction to Designer" w:date="2019-09-05T15:25:00Z" w:initials="DT">
     <w:p w14:paraId="7CEF0C05" w14:textId="435AA889" w:rsidR="005B2A64" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="005B2A64">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(9A) Select one of these two options. Do not use both.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="24" w:author="Direction to Designer" w:date="2019-09-05T15:21:00Z" w:initials="DT">
+  <w:comment w:id="23" w:author="Direction to Designer" w:date="2019-09-05T15:21:00Z" w:initials="DT">
     <w:p w14:paraId="6A15AF20" w14:textId="77777777" w:rsidR="00EE7858" w:rsidRDefault="00EE1D4F" w:rsidP="00EE7858">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00EE7858">
         <w:t xml:space="preserve">(10) If this statement is left in, an SP needs to be included in the project to describe how this will be paid for. See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00EE7858" w:rsidRPr="00034485">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Previously Approved SP website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EE7858">
         <w:t xml:space="preserve"> division 4 Bolt-down drainage structure covers.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="25" w:author="Direction to Designer" w:date="2023-10-05T11:10:00Z" w:initials="DT">
+  <w:comment w:id="24" w:author="Direction to Designer" w:date="2023-10-05T11:10:00Z" w:initials="DT">
     <w:p w14:paraId="4008C79B" w14:textId="46C343A4" w:rsidR="001D7759" w:rsidRDefault="001D7759">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Include FUSP 20SP-812D when existing speed limits are 45 mph or higher and traffic regulating will be in place for longer than 4 hours.  Include pay items "Rumble Strip, Temp, Portable, Furn" and "Rumple Strip, Temp, Portable, Oper".</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="27" w:author="Direction to Designer" w:date="2023-12-18T16:26:00Z" w:initials="DT">
-    <w:p w14:paraId="4B1A29A1" w14:textId="77777777" w:rsidR="00287336" w:rsidRDefault="00287336" w:rsidP="0072488B">
+  <w:comment w:id="26" w:author="Direction to Designer" w:date="2023-12-18T16:26:00Z" w:initials="DT">
+    <w:p w14:paraId="4B1A29A1" w14:textId="77777777" w:rsidR="00287336" w:rsidRDefault="00287336" w:rsidP="0053040E">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Use pay item "Automated Flagger Assistance Device", and include the previously approved special provision for AFADS.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="26" w:author="Direction to Designer" w:date="2023-12-18T15:27:00Z" w:initials="DT">
-    <w:p w14:paraId="293F23EB" w14:textId="646E2365" w:rsidR="00C02550" w:rsidRDefault="00C02550" w:rsidP="0048391E">
+  <w:comment w:id="25" w:author="Direction to Designer" w:date="2023-12-18T15:27:00Z" w:initials="DT">
+    <w:p w14:paraId="293F23EB" w14:textId="646E2365" w:rsidR="00C02550" w:rsidRDefault="00C02550" w:rsidP="0053040E">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(1) Select one of these two options. Do not use both.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="28" w:author="Direction to Designer" w:date="2019-09-05T15:32:00Z" w:initials="DT">
+  <w:comment w:id="27" w:author="Direction to Designer" w:date="2019-09-05T15:32:00Z" w:initials="DT">
     <w:p w14:paraId="1D3583E6" w14:textId="00BC1860" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F" w:rsidP="003500CE">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Payment for these items is included in the pay item “Traf-Regulator Control.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01ABCFE8" w14:textId="37539986" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
   </w:comment>
-  <w:comment w:id="29" w:author="Direction to Designer" w:date="2019-09-11T08:52:00Z" w:initials="DT">
+  <w:comment w:id="28" w:author="Direction to Designer" w:date="2019-09-11T08:52:00Z" w:initials="DT">
     <w:p w14:paraId="0B364A54" w14:textId="30DC4851" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Payment for these items is included in the pay item “Traf Regulator Control.”</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="30" w:author="Direction to Designer" w:date="2019-09-11T08:53:00Z" w:initials="DT">
+  <w:comment w:id="29" w:author="Direction to Designer" w:date="2019-09-11T08:53:00Z" w:initials="DT">
     <w:p w14:paraId="2E2230FF" w14:textId="77777777" w:rsidR="00DF0296" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00DF0296">
         <w:t>(G) Use in projects with multiple stages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BE741C" w14:textId="77777777" w:rsidR="00DF0296" w:rsidRDefault="00DF0296">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="790EB5BC" w14:textId="77777777" w:rsidR="00DF0296" w:rsidRDefault="00DF0296">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>Note to design: Verify that the traffic restriction tables and ramp closure durations allow for all the planned work to be completed under the suggested traffic control staging.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="31" w:author="Direction to Designer" w:date="2019-09-11T08:54:00Z" w:initials="DT">
+  <w:comment w:id="30" w:author="Direction to Designer" w:date="2019-09-11T08:54:00Z" w:initials="DT">
     <w:p w14:paraId="4C34AAA7" w14:textId="29E53EC8" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Note to Design: In this section, there should be references made back to the tables with the restrictions. Specific closure types can be referenced but time frames and the details of the amount of closures should all be based off the tables and not listed in two separate locations. The format of this section can be modified for more complex projects, but time of the allowable closure types should be listed back to the restriction tables.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="32" w:author="Direction to Designer" w:date="2019-10-15T14:10:00Z" w:initials="DT">
+  <w:comment w:id="31" w:author="Direction to Designer" w:date="2019-10-15T14:10:00Z" w:initials="DT">
     <w:p w14:paraId="0BFF23D5" w14:textId="77777777" w:rsidR="000B6792" w:rsidRDefault="002C7404">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="000B6792">
         <w:t>(I) This section is a place holder for any project specific items that need to be addressed that aren’t covered in other areas of the MOT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560E6C7B" w14:textId="77777777" w:rsidR="000B6792" w:rsidRDefault="000B6792">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69F38F9F" w14:textId="77777777" w:rsidR="000B6792" w:rsidRDefault="000B6792">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>If a stopped traffic advisory system is utilized, add specific information clearly defining the anticipated duration of the system here. (the entire project, during what stages, or only in place during certain closure types.)</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="33" w:author="Direction to Designer" w:date="2019-10-29T11:51:00Z" w:initials="DT">
+  <w:comment w:id="32" w:author="Direction to Designer" w:date="2019-10-29T11:51:00Z" w:initials="DT">
     <w:p w14:paraId="34E7C386" w14:textId="35836E9B" w:rsidR="000B6792" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1AE6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="000B6792">
         <w:t>(J) Use in projects with at grade railroad crossings.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="34" w:author="Direction to Designer" w:date="2020-01-06T15:30:00Z" w:initials="DT">
+  <w:comment w:id="33" w:author="Direction to Designer" w:date="2020-01-06T15:30:00Z" w:initials="DT">
     <w:p w14:paraId="71EF47A5" w14:textId="4808973C" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>(1-3) Minimum: Include subsections 1 through 3 if a RR is within the CIA. If work will impact the RR, if the crossing is controlled by gates, or traffic is maintained with regulator control, additional language must also be added.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="35" w:author="Direction to Designer" w:date="2023-10-05T10:29:00Z" w:initials="DT">
+  <w:comment w:id="34" w:author="Direction to Designer" w:date="2023-10-05T10:29:00Z" w:initials="DT">
     <w:p w14:paraId="22FD1537" w14:textId="77777777" w:rsidR="00AE4790" w:rsidRDefault="00AE4790">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Choose appropriate #'s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>4, 5 &amp; 6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> depending on whether traffic will be directed over crossing on normal side or in opposing direction from normal.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="36" w:author="Direction to Designer" w:date="2023-10-05T10:27:00Z" w:initials="DT">
-[...21 lines deleted...]
-  <w:comment w:id="37" w:author="Direction to Designer" w:date="2023-10-05T09:19:00Z" w:initials="DT">
+  <w:comment w:id="35" w:author="Direction to Designer" w:date="2023-10-05T09:19:00Z" w:initials="DT">
     <w:p w14:paraId="39A15482" w14:textId="1730CA30" w:rsidR="00FF089D" w:rsidRDefault="00F14841">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00FF089D">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(5)</w:t>
       </w:r>
       <w:r w:rsidR="00FF089D">
         <w:t xml:space="preserve"> Use when a queue is anticipated and traffic is in normal lanes. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="38" w:author="Direction to Designer" w:date="2023-10-05T09:22:00Z" w:initials="DT">
-[...65 lines deleted...]
-  <w:comment w:id="41" w:author="Direction to Designer" w:date="2023-10-05T09:33:00Z" w:initials="DT">
+  <w:comment w:id="36" w:author="Direction to Designer" w:date="2023-10-05T09:33:00Z" w:initials="DT">
     <w:p w14:paraId="4529868D" w14:textId="1D1E406B" w:rsidR="00296B38" w:rsidRDefault="008A7A0C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00296B38">
         <w:t>(7) Use when railroad protection is included in the project.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="42" w:author="Direction to Designer" w:date="2023-10-05T09:36:00Z" w:initials="DT">
+  <w:comment w:id="37" w:author="Direction to Designer" w:date="2023-10-05T09:36:00Z" w:initials="DT">
     <w:p w14:paraId="1997D80E" w14:textId="20F84759" w:rsidR="00296B38" w:rsidRDefault="00101011">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00296B38">
         <w:t>(8) Include if night work is taking place, traffic maintained with regulator control, and a RR flagger is required.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="43" w:author="Direction to Designer" w:date="2023-10-05T10:26:00Z" w:initials="DT">
-[...15 lines deleted...]
-  <w:comment w:id="44" w:author="Direction to Designer" w:date="2019-10-29T11:52:00Z" w:initials="DT">
+  <w:comment w:id="38" w:author="Direction to Designer" w:date="2019-10-29T11:52:00Z" w:initials="DT">
     <w:p w14:paraId="7EF631F1" w14:textId="77777777" w:rsidR="00274867" w:rsidRDefault="00EE1D4F" w:rsidP="00274867">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00274867">
         <w:t>(K) Use in projects where work will take place near non-motorized and pedestrian routes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E6D7B9" w14:textId="77777777" w:rsidR="00274867" w:rsidRDefault="00274867" w:rsidP="00274867">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="574F60A2" w14:textId="77777777" w:rsidR="00274867" w:rsidRDefault="00274867" w:rsidP="00274867">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> If alterations are required for maintaining pedestrian  / non-motorized traffic during construction, include pay items and special provisions for ADA compliant temporary devices, these are FUSP,  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00923E69">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MDOT- SS/SP View Documentset (state.mi.us)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="45" w:author="Direction to Designer" w:date="2019-09-11T09:40:00Z" w:initials="DT">
+  <w:comment w:id="39" w:author="Direction to Designer" w:date="2019-09-11T09:40:00Z" w:initials="DT">
     <w:p w14:paraId="554AAEC5" w14:textId="34982B0D" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>(2) This should be included only if detailed plan sheets are not in the plan set. For complex ADA work, designers should include detailed plan sheets.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="46" w:author="Direction to Designer" w:date="2019-09-11T09:47:00Z" w:initials="DT">
-    <w:p w14:paraId="2D674020" w14:textId="77777777" w:rsidR="005413CD" w:rsidRDefault="005413CD">
+  <w:comment w:id="40" w:author="Direction to Designer" w:date="2019-09-11T09:47:00Z" w:initials="DT">
+    <w:p w14:paraId="2D674020" w14:textId="77777777" w:rsidR="005413CD" w:rsidRDefault="002158FD">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="005413CD">
         <w:t>(3) Pay for this work as “TS Face, Bag” and “TS Face, Bag, Rem. Close sidewalks with Pedestrian Type II barricades and “Sidewalk Closed” signs. Verify these pay items and SP are included in the contract.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="47" w:author="Direction to Designer" w:date="2019-10-29T11:56:00Z" w:initials="DT">
+  <w:comment w:id="41" w:author="Direction to Designer" w:date="2019-10-29T11:56:00Z" w:initials="DT">
     <w:p w14:paraId="26DF3F93" w14:textId="77777777" w:rsidR="00DB5FA2" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1AE6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00DB5FA2">
         <w:t>(L) Use in projects that have excavations within 3 feet of the active lane.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="48" w:author="Direction to Designer" w:date="2019-09-11T09:58:00Z" w:initials="DT">
+  <w:comment w:id="42" w:author="Direction to Designer" w:date="2019-09-11T09:58:00Z" w:initials="DT">
     <w:p w14:paraId="78D9DAFF" w14:textId="27620087" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>(3) Use the pay item, “protective fencing.” Protect excavations in the presence of pedestrian traffic with ADA compliant pedestrian channelizing or barricading devices, to be paid for with the associated pay items. Show on plans.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="49" w:author="Direction to Designer" w:date="2019-09-11T10:01:00Z" w:initials="DT">
-    <w:p w14:paraId="5CE90A3C" w14:textId="77777777" w:rsidR="00DE20BD" w:rsidRDefault="00DE20BD">
+  <w:comment w:id="43" w:author="Direction to Designer" w:date="2019-09-11T10:01:00Z" w:initials="DT">
+    <w:p w14:paraId="5CE90A3C" w14:textId="77777777" w:rsidR="00DE20BD" w:rsidRDefault="002158FD">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00DE20BD">
+        <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(2) Select one of these two options. Do not use both.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DE20BD">
         <w:t xml:space="preserve">  Discussion with the pavement engineer should take place before making this selection.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733A8998" w14:textId="77777777" w:rsidR="00DE20BD" w:rsidRDefault="00DE20BD">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71CD3648" w14:textId="77777777" w:rsidR="00DE20BD" w:rsidRDefault="00DE20BD">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>(3) Consider using paragraph 3 when there are grade changes from HMA tapers.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="50" w:author="Direction to Designer" w:date="2020-03-27T11:41:00Z" w:initials="DT">
+  <w:comment w:id="44" w:author="Direction to Designer" w:date="2020-03-27T11:41:00Z" w:initials="DT">
     <w:p w14:paraId="7DCAC073" w14:textId="058B0877" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F" w:rsidP="007B0E1B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) If Mobile Attenuators are to be used, include FUSP 812A MOBILE ATTENUATOR. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="51" w:author="Direction to Designer" w:date="2024-02-28T13:45:00Z" w:initials="DT">
+  <w:comment w:id="45" w:author="Direction to Designer" w:date="2024-02-28T13:45:00Z" w:initials="DT">
     <w:p w14:paraId="2AEFB4B1" w14:textId="77777777" w:rsidR="00361F4B" w:rsidRDefault="00361F4B" w:rsidP="00361F4B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(5) The following list of items is not inclusive of all activities and should be adjusted to address contract work. Additional items may be required dependent on complexity of project. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="52" w:author="Direction to Designer" w:date="2024-02-28T13:48:00Z" w:initials="DT">
+  <w:comment w:id="46" w:author="Direction to Designer" w:date="2024-02-28T13:48:00Z" w:initials="DT">
     <w:p w14:paraId="267DFA73" w14:textId="77777777" w:rsidR="008A1765" w:rsidRDefault="00301BC9" w:rsidP="008A1765">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="008A1765">
         <w:t xml:space="preserve">(5) All bridge work MOT must comply with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="008A1765" w:rsidRPr="00566E97">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>P.A. 164 of 2023.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008A1765">
         <w:t>  Follow guidance in section WZSMM 1.02.08 and verify compliance.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="53" w:author="Direction to Designer" w:date="2019-10-15T14:04:00Z" w:initials="DT">
+  <w:comment w:id="47" w:author="Direction to Designer" w:date="2019-10-15T14:04:00Z" w:initials="DT">
     <w:p w14:paraId="2FDD85E4" w14:textId="1F5FEE5C" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>(3) For continuous work, the closure may be left in place if it won’t cause any traffic delays.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="54" w:author="Direction to Designer" w:date="2019-09-11T10:58:00Z" w:initials="DT">
+  <w:comment w:id="48" w:author="Direction to Designer" w:date="2019-09-11T10:58:00Z" w:initials="DT">
     <w:p w14:paraId="22939FDF" w14:textId="77777777" w:rsidR="005F328B" w:rsidRDefault="00EE1D4F" w:rsidP="005F328B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="005F328B">
         <w:t xml:space="preserve">(4C) Optional: Delete if using standard spacing.  If concrete patch work is included verify that spacing matches what is shown on typical.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1468DFFE" w14:textId="77777777" w:rsidR="005F328B" w:rsidRDefault="005F328B" w:rsidP="005F328B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25591349" w14:textId="77777777" w:rsidR="005F328B" w:rsidRDefault="005F328B" w:rsidP="005F328B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If work is taking place at night without barrier wall, verify the correct spacing is detailed per section 1.02.08 of the WZSMM. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="55" w:author="Direction to Designer" w:date="2019-09-11T10:59:00Z" w:initials="DT">
+  <w:comment w:id="49" w:author="Direction to Designer" w:date="2026-03-18T07:48:00Z" w:initials="DT">
+    <w:p w14:paraId="47518685" w14:textId="77777777" w:rsidR="0031778F" w:rsidRDefault="0031778F" w:rsidP="0031778F">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Include an adequate quantity of sign covers to cover all temporary signs that will be placed on fixed (driven) supports.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="50" w:author="Direction to Designer" w:date="2019-09-11T10:59:00Z" w:initials="DT">
     <w:p w14:paraId="78DCFE4A" w14:textId="5A699B34" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>(5B) Do not use if only one lane is open. Include sign covers for all pass with care signs.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="56" w:author="Direction to Designer" w:date="2019-09-11T11:01:00Z" w:initials="DT">
+  <w:comment w:id="51" w:author="Direction to Designer" w:date="2019-09-11T11:01:00Z" w:initials="DT">
     <w:p w14:paraId="7D9EDA04" w14:textId="7952A18E" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>(5C) The sign type 1 covers used to support the overlays must be paid for separately.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="57" w:author="Direction to Designer" w:date="2019-09-17T08:45:00Z" w:initials="DT">
+  <w:comment w:id="53" w:author="Direction to Designer" w:date="2019-09-17T08:45:00Z" w:initials="DT">
     <w:p w14:paraId="25786411" w14:textId="3D76B990" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Remove for projects without PCMS.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="58" w:author="Direction to Designer" w:date="2019-09-11T11:01:00Z" w:initials="DT">
+  <w:comment w:id="52" w:author="Direction to Designer" w:date="2019-09-11T11:01:00Z" w:initials="DT">
     <w:p w14:paraId="208001BD" w14:textId="77777777" w:rsidR="000A59D6" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="000A59D6">
         <w:t xml:space="preserve">(6) Where feasible, utilize existing permanent changeable message signs (DMS) to display project information in lieu of a PCMS. PCMS should not be placed within a 0.5 mile distance of a DMS. Verify with construction the number of PCMS included in the project. Include planned messages in this SP and planned locations in this SP or within the plan sheets.  </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="59" w:author="Direction to Designer" w:date="2019-09-13T10:33:00Z" w:initials="DT">
+  <w:comment w:id="54" w:author="Direction to Designer" w:date="2019-09-13T10:33:00Z" w:initials="DT">
     <w:p w14:paraId="20E3D436" w14:textId="76A611E2" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>(6C) For PCMS boards, it is recommended to indicate the date and time for projects beginning in more than six days. For when the project is beginning within six days, use the day of the week and time to indicate the start time (and end time, if known).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B92ACF8" w14:textId="77777777" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E299651" w14:textId="479736F0" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>See Appendix F in the MDOT Work Zone Safety and Mobility Manual for the PCMS Guidelines.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="60" w:author="Direction to Designer" w:date="2019-09-11T11:07:00Z" w:initials="DT">
+  <w:comment w:id="55" w:author="Direction to Designer" w:date="2019-09-11T11:07:00Z" w:initials="DT">
     <w:p w14:paraId="38C18881" w14:textId="3BBD07F2" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F" w:rsidP="00004F45">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>(6) If more messages are planned, expand this section to include planned messages for the project. A message plan for canceled work due to weather or last-minute change on the project should also be discussed with construction. Not all the messages need to be included but you should verify that you have a message plan for the number of boards that the project has.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="61" w:author="Direction to Designer" w:date="2019-10-29T12:03:00Z" w:initials="DT">
+  <w:comment w:id="56" w:author="Direction to Designer" w:date="2019-10-29T12:03:00Z" w:initials="DT">
     <w:p w14:paraId="6E0A7B31" w14:textId="77777777" w:rsidR="00EC5F3F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1AE6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00EC5F3F">
         <w:t>(R) Use in projects that require modification to traffic signals or will use temporary signals.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="62" w:author="Direction to Designer" w:date="2019-09-13T10:26:00Z" w:initials="DT">
+  <w:comment w:id="57" w:author="Direction to Designer" w:date="2019-09-13T10:26:00Z" w:initials="DT">
     <w:p w14:paraId="1A3FE300" w14:textId="3F7FE899" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00502457">
         <w:t>Do not use for projects where geometrics won’t allow this.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="63" w:author="Direction to Designer" w:date="2019-09-11T10:32:00Z" w:initials="DT">
+  <w:comment w:id="58" w:author="Direction to Designer" w:date="2019-09-11T10:32:00Z" w:initials="DT">
     <w:p w14:paraId="62EE4CB4" w14:textId="77777777" w:rsidR="009113F2" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="009113F2">
         <w:t>(4) Payment for this work is included in the “TS Face, Bag” and “TS Face, Bag, Rem” pay items. Verify this SP and pay item are included.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="64" w:author="Direction to Designer" w:date="2019-09-11T10:33:00Z" w:initials="DT">
-    <w:p w14:paraId="4BA5E43B" w14:textId="77777777" w:rsidR="000A59D6" w:rsidRDefault="000A59D6">
+  <w:comment w:id="59" w:author="Direction to Designer" w:date="2019-09-11T10:33:00Z" w:initials="DT">
+    <w:p w14:paraId="4BA5E43B" w14:textId="77777777" w:rsidR="000A59D6" w:rsidRDefault="002158FD">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="000A59D6">
         <w:t xml:space="preserve">(5) See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00EC5DFF">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="000A59D6" w:rsidRPr="00EC5DFF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>the Work Zone Safety and Mobility Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="000A59D6">
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000A59D6">
         <w:t xml:space="preserve"> section 4.05 for information on the use of law enforcement on projects.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76399694" w14:textId="77777777" w:rsidR="000A59D6" w:rsidRDefault="000A59D6">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>Omit this paragraph in signal projects.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="65" w:author="Direction to Desgner" w:date="2021-05-14T11:59:00Z" w:initials="BC(">
+  <w:comment w:id="60" w:author="Direction to Desgner" w:date="2021-05-14T11:59:00Z" w:initials="BC(">
     <w:p w14:paraId="17E5D009" w14:textId="5CB52364" w:rsidR="003B7AC9" w:rsidRDefault="003B7AC9">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">If you do not have plans, use one of the following statements that would apply. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666AB000" w14:textId="77777777" w:rsidR="003B7AC9" w:rsidRDefault="003B7AC9">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25EEDBD3" w14:textId="77777777" w:rsidR="003B7AC9" w:rsidRDefault="003B7AC9">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a. Delineate the edge line using drums spaced at 200 ft. </w:t>
@@ -23160,421 +20256,466 @@
     </w:p>
     <w:p w14:paraId="29475577" w14:textId="77777777" w:rsidR="003B7AC9" w:rsidRDefault="003B7AC9">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30A680C9" w14:textId="77777777" w:rsidR="003B7AC9" w:rsidRDefault="003B7AC9">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">c. Place solid 6" white pavement markings to delineate the edge line. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA76E97" w14:textId="77777777" w:rsidR="003B7AC9" w:rsidRDefault="003B7AC9">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A6BF489" w14:textId="784A934F" w:rsidR="003B7AC9" w:rsidRDefault="003B7AC9" w:rsidP="003B7AC9">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
   </w:comment>
-  <w:comment w:id="66" w:author="Direction to Designer" w:date="2019-09-13T09:22:00Z" w:initials="DT">
+  <w:comment w:id="61" w:author="Direction to Designer" w:date="2019-09-13T09:22:00Z" w:initials="DT">
     <w:p w14:paraId="7216FCEB" w14:textId="54C78AAD" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>(7) Optional</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="6B9F52E6" w15:done="0"/>
   <w15:commentEx w15:paraId="6A9D828B" w15:done="0"/>
   <w15:commentEx w15:paraId="263B0E75" w15:done="0"/>
   <w15:commentEx w15:paraId="5C2D52B1" w15:done="0"/>
   <w15:commentEx w15:paraId="0F8F1A16" w15:done="0"/>
   <w15:commentEx w15:paraId="02E16F14" w15:done="0"/>
   <w15:commentEx w15:paraId="70F903F3" w15:done="0"/>
-  <w15:commentEx w15:paraId="49C5EF85" w15:done="0"/>
   <w15:commentEx w15:paraId="345143DF" w15:done="0"/>
   <w15:commentEx w15:paraId="398A2272" w15:done="0"/>
   <w15:commentEx w15:paraId="6D48C5F2" w15:done="0"/>
   <w15:commentEx w15:paraId="2623CE5E" w15:done="0"/>
   <w15:commentEx w15:paraId="28F6896D" w15:done="0"/>
   <w15:commentEx w15:paraId="7198D67B" w15:done="0"/>
   <w15:commentEx w15:paraId="5B1900F2" w15:done="0"/>
   <w15:commentEx w15:paraId="6EF476E9" w15:done="0"/>
   <w15:commentEx w15:paraId="69BECEEE" w15:done="0"/>
   <w15:commentEx w15:paraId="49981351" w15:done="0"/>
   <w15:commentEx w15:paraId="27F1A90C" w15:done="0"/>
   <w15:commentEx w15:paraId="7CEF0C05" w15:done="0"/>
   <w15:commentEx w15:paraId="6A15AF20" w15:done="0"/>
   <w15:commentEx w15:paraId="4008C79B" w15:done="0"/>
   <w15:commentEx w15:paraId="4B1A29A1" w15:done="0"/>
   <w15:commentEx w15:paraId="293F23EB" w15:done="0"/>
   <w15:commentEx w15:paraId="01ABCFE8" w15:done="0"/>
   <w15:commentEx w15:paraId="0B364A54" w15:done="0"/>
   <w15:commentEx w15:paraId="790EB5BC" w15:done="0"/>
   <w15:commentEx w15:paraId="4C34AAA7" w15:done="0"/>
   <w15:commentEx w15:paraId="69F38F9F" w15:done="0"/>
   <w15:commentEx w15:paraId="34E7C386" w15:done="0"/>
   <w15:commentEx w15:paraId="71EF47A5" w15:done="0"/>
   <w15:commentEx w15:paraId="22FD1537" w15:done="0"/>
-  <w15:commentEx w15:paraId="727C4B54" w15:done="0"/>
   <w15:commentEx w15:paraId="39A15482" w15:done="0"/>
-  <w15:commentEx w15:paraId="5CEDCC63" w15:done="0"/>
-[...1 lines deleted...]
-  <w15:commentEx w15:paraId="7D62A246" w15:done="0"/>
   <w15:commentEx w15:paraId="4529868D" w15:done="0"/>
   <w15:commentEx w15:paraId="1997D80E" w15:done="0"/>
-  <w15:commentEx w15:paraId="1B9FBB8A" w15:done="0"/>
   <w15:commentEx w15:paraId="574F60A2" w15:done="0"/>
   <w15:commentEx w15:paraId="554AAEC5" w15:done="0"/>
   <w15:commentEx w15:paraId="2D674020" w15:done="0"/>
   <w15:commentEx w15:paraId="26DF3F93" w15:done="0"/>
   <w15:commentEx w15:paraId="78D9DAFF" w15:done="0"/>
   <w15:commentEx w15:paraId="71CD3648" w15:done="0"/>
   <w15:commentEx w15:paraId="7DCAC073" w15:done="0"/>
   <w15:commentEx w15:paraId="2AEFB4B1" w15:done="0"/>
   <w15:commentEx w15:paraId="267DFA73" w15:done="0"/>
   <w15:commentEx w15:paraId="2FDD85E4" w15:done="0"/>
   <w15:commentEx w15:paraId="25591349" w15:done="0"/>
+  <w15:commentEx w15:paraId="47518685" w15:done="0"/>
   <w15:commentEx w15:paraId="78DCFE4A" w15:done="0"/>
   <w15:commentEx w15:paraId="7D9EDA04" w15:done="0"/>
   <w15:commentEx w15:paraId="25786411" w15:done="0"/>
   <w15:commentEx w15:paraId="208001BD" w15:done="0"/>
   <w15:commentEx w15:paraId="2E299651" w15:done="0"/>
   <w15:commentEx w15:paraId="38C18881" w15:done="0"/>
   <w15:commentEx w15:paraId="6E0A7B31" w15:done="0"/>
   <w15:commentEx w15:paraId="1A3FE300" w15:done="0"/>
   <w15:commentEx w15:paraId="62EE4CB4" w15:done="0"/>
   <w15:commentEx w15:paraId="76399694" w15:done="0"/>
   <w15:commentEx w15:paraId="4A6BF489" w15:done="0"/>
   <w15:commentEx w15:paraId="7216FCEB" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="2162B070" w16cex:dateUtc="2019-10-29T16:34:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="288F3596" w16cex:dateUtc="2023-08-22T17:24:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="287E0E7D" w16cex:dateUtc="2023-08-09T17:09:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="211BA4C1" w16cex:dateUtc="2019-09-05T19:14:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="211BA4D2" w16cex:dateUtc="2019-09-05T19:14:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="16C9EDD4" w16cex:dateUtc="2024-01-22T14:29:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="211BA4F4" w16cex:dateUtc="2019-09-05T19:15:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="6A1742F4" w16cex:dateUtc="2024-01-22T19:38:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="346F8123" w16cex:dateUtc="2024-01-22T19:46:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2325B3C9" w16cex:dateUtc="2020-10-05T19:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="21504902" w16cex:dateUtc="2019-10-15T17:32:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="21232C0C" w16cex:dateUtc="2019-09-11T12:17:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="211BA5EB" w16cex:dateUtc="2019-09-05T19:19:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="211BA622" w16cex:dateUtc="2019-09-05T19:20:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="21232BD9" w16cex:dateUtc="2019-09-11T12:16:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="21232B82" w16cex:dateUtc="2019-09-11T12:14:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="211B3AE7" w16cex:dateUtc="2019-09-05T11:42:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="098946F1" w16cex:dateUtc="2023-12-18T20:04:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="22FA19E4" w16cex:dateUtc="2019-10-15T17:38:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="22FA19E3" w16cex:dateUtc="2019-09-05T19:25:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="211BA669" w16cex:dateUtc="2019-09-05T19:21:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="28C91829" w16cex:dateUtc="2023-10-05T15:10:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="25792B88" w16cex:dateUtc="2023-12-18T21:26:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2CE24E3C" w16cex:dateUtc="2023-12-18T20:27:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="211BA928" w16cex:dateUtc="2019-09-05T19:32:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="21233445" w16cex:dateUtc="2019-09-11T12:52:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="212334A3" w16cex:dateUtc="2019-09-11T12:53:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="212334DB" w16cex:dateUtc="2019-09-11T12:54:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="287DE311" w16cex:dateUtc="2019-10-15T18:10:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2162A646" w16cex:dateUtc="2019-10-29T15:51:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="21BDD118" w16cex:dateUtc="2020-01-06T20:30:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="28C90E6F" w16cex:dateUtc="2023-10-05T14:29:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="28C90E18" w16cex:dateUtc="2023-10-05T14:27:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="28C8FE22" w16cex:dateUtc="2023-10-05T13:19:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="28C8FEC9" w16cex:dateUtc="2023-10-05T13:22:00Z"/>
-[...1 lines deleted...]
-  <w16cex:commentExtensible w16cex:durableId="28C90134" w16cex:dateUtc="2023-10-05T13:32:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="28C90172" w16cex:dateUtc="2023-10-05T13:33:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="28C9022C" w16cex:dateUtc="2023-10-05T13:36:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="28C90DF0" w16cex:dateUtc="2023-10-05T14:26:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2162A682" w16cex:dateUtc="2019-10-29T15:52:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="21233F7F" w16cex:dateUtc="2019-09-11T13:40:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2123413F" w16cex:dateUtc="2019-09-11T13:47:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2162A753" w16cex:dateUtc="2019-10-29T15:56:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="212343BE" w16cex:dateUtc="2019-09-11T13:58:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="21234476" w16cex:dateUtc="2019-09-11T14:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="222864F0" w16cex:dateUtc="2020-03-27T15:41:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="420841E9" w16cex:dateUtc="2024-02-28T18:45:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2516DCAE" w16cex:dateUtc="2024-02-28T18:48:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="21505059" w16cex:dateUtc="2019-10-15T18:04:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="212351DD" w16cex:dateUtc="2019-09-11T14:58:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="461DFF64" w16cex:dateUtc="2026-03-18T11:48:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="21235216" w16cex:dateUtc="2019-09-11T14:59:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="21235271" w16cex:dateUtc="2019-09-11T15:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="212B1BB7" w16cex:dateUtc="2019-09-17T12:45:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="21235293" w16cex:dateUtc="2019-09-11T15:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2125EEE2" w16cex:dateUtc="2019-09-13T14:33:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2125E407" w16cex:dateUtc="2019-09-11T15:07:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2162A92D" w16cex:dateUtc="2019-10-29T16:03:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2125ED3D" w16cex:dateUtc="2019-09-13T14:26:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="21234BC7" w16cex:dateUtc="2019-09-11T14:32:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="21234C07" w16cex:dateUtc="2019-09-11T14:33:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2448E4B8" w16cex:dateUtc="2021-05-14T15:59:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2125DE70" w16cex:dateUtc="2019-09-13T13:22:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="6B9F52E6" w16cid:durableId="2162B070"/>
   <w16cid:commentId w16cid:paraId="6A9D828B" w16cid:durableId="288F3596"/>
   <w16cid:commentId w16cid:paraId="263B0E75" w16cid:durableId="287E0E7D"/>
   <w16cid:commentId w16cid:paraId="5C2D52B1" w16cid:durableId="211BA4C1"/>
   <w16cid:commentId w16cid:paraId="0F8F1A16" w16cid:durableId="211BA4D2"/>
   <w16cid:commentId w16cid:paraId="02E16F14" w16cid:durableId="16C9EDD4"/>
   <w16cid:commentId w16cid:paraId="70F903F3" w16cid:durableId="211BA4F4"/>
-  <w16cid:commentId w16cid:paraId="49C5EF85" w16cid:durableId="6A1742F4"/>
   <w16cid:commentId w16cid:paraId="345143DF" w16cid:durableId="346F8123"/>
   <w16cid:commentId w16cid:paraId="398A2272" w16cid:durableId="2325B3C9"/>
   <w16cid:commentId w16cid:paraId="6D48C5F2" w16cid:durableId="21504902"/>
   <w16cid:commentId w16cid:paraId="2623CE5E" w16cid:durableId="21232C0C"/>
   <w16cid:commentId w16cid:paraId="28F6896D" w16cid:durableId="211BA5EB"/>
   <w16cid:commentId w16cid:paraId="7198D67B" w16cid:durableId="211BA622"/>
   <w16cid:commentId w16cid:paraId="5B1900F2" w16cid:durableId="21232BD9"/>
   <w16cid:commentId w16cid:paraId="6EF476E9" w16cid:durableId="21232B82"/>
   <w16cid:commentId w16cid:paraId="69BECEEE" w16cid:durableId="211B3AE7"/>
   <w16cid:commentId w16cid:paraId="49981351" w16cid:durableId="098946F1"/>
   <w16cid:commentId w16cid:paraId="27F1A90C" w16cid:durableId="22FA19E4"/>
   <w16cid:commentId w16cid:paraId="7CEF0C05" w16cid:durableId="22FA19E3"/>
   <w16cid:commentId w16cid:paraId="6A15AF20" w16cid:durableId="211BA669"/>
   <w16cid:commentId w16cid:paraId="4008C79B" w16cid:durableId="28C91829"/>
   <w16cid:commentId w16cid:paraId="4B1A29A1" w16cid:durableId="25792B88"/>
   <w16cid:commentId w16cid:paraId="293F23EB" w16cid:durableId="2CE24E3C"/>
   <w16cid:commentId w16cid:paraId="01ABCFE8" w16cid:durableId="211BA928"/>
   <w16cid:commentId w16cid:paraId="0B364A54" w16cid:durableId="21233445"/>
   <w16cid:commentId w16cid:paraId="790EB5BC" w16cid:durableId="212334A3"/>
   <w16cid:commentId w16cid:paraId="4C34AAA7" w16cid:durableId="212334DB"/>
   <w16cid:commentId w16cid:paraId="69F38F9F" w16cid:durableId="287DE311"/>
   <w16cid:commentId w16cid:paraId="34E7C386" w16cid:durableId="2162A646"/>
   <w16cid:commentId w16cid:paraId="71EF47A5" w16cid:durableId="21BDD118"/>
   <w16cid:commentId w16cid:paraId="22FD1537" w16cid:durableId="28C90E6F"/>
-  <w16cid:commentId w16cid:paraId="727C4B54" w16cid:durableId="28C90E18"/>
   <w16cid:commentId w16cid:paraId="39A15482" w16cid:durableId="28C8FE22"/>
-  <w16cid:commentId w16cid:paraId="5CEDCC63" w16cid:durableId="28C8FEC9"/>
-[...1 lines deleted...]
-  <w16cid:commentId w16cid:paraId="7D62A246" w16cid:durableId="28C90134"/>
   <w16cid:commentId w16cid:paraId="4529868D" w16cid:durableId="28C90172"/>
   <w16cid:commentId w16cid:paraId="1997D80E" w16cid:durableId="28C9022C"/>
-  <w16cid:commentId w16cid:paraId="1B9FBB8A" w16cid:durableId="28C90DF0"/>
   <w16cid:commentId w16cid:paraId="574F60A2" w16cid:durableId="2162A682"/>
   <w16cid:commentId w16cid:paraId="554AAEC5" w16cid:durableId="21233F7F"/>
   <w16cid:commentId w16cid:paraId="2D674020" w16cid:durableId="2123413F"/>
   <w16cid:commentId w16cid:paraId="26DF3F93" w16cid:durableId="2162A753"/>
   <w16cid:commentId w16cid:paraId="78D9DAFF" w16cid:durableId="212343BE"/>
   <w16cid:commentId w16cid:paraId="71CD3648" w16cid:durableId="21234476"/>
   <w16cid:commentId w16cid:paraId="7DCAC073" w16cid:durableId="222864F0"/>
   <w16cid:commentId w16cid:paraId="2AEFB4B1" w16cid:durableId="420841E9"/>
   <w16cid:commentId w16cid:paraId="267DFA73" w16cid:durableId="2516DCAE"/>
   <w16cid:commentId w16cid:paraId="2FDD85E4" w16cid:durableId="21505059"/>
   <w16cid:commentId w16cid:paraId="25591349" w16cid:durableId="212351DD"/>
+  <w16cid:commentId w16cid:paraId="47518685" w16cid:durableId="461DFF64"/>
   <w16cid:commentId w16cid:paraId="78DCFE4A" w16cid:durableId="21235216"/>
   <w16cid:commentId w16cid:paraId="7D9EDA04" w16cid:durableId="21235271"/>
   <w16cid:commentId w16cid:paraId="25786411" w16cid:durableId="212B1BB7"/>
   <w16cid:commentId w16cid:paraId="208001BD" w16cid:durableId="21235293"/>
   <w16cid:commentId w16cid:paraId="2E299651" w16cid:durableId="2125EEE2"/>
   <w16cid:commentId w16cid:paraId="38C18881" w16cid:durableId="2125E407"/>
   <w16cid:commentId w16cid:paraId="6E0A7B31" w16cid:durableId="2162A92D"/>
   <w16cid:commentId w16cid:paraId="1A3FE300" w16cid:durableId="2125ED3D"/>
   <w16cid:commentId w16cid:paraId="62EE4CB4" w16cid:durableId="21234BC7"/>
   <w16cid:commentId w16cid:paraId="76399694" w16cid:durableId="21234C07"/>
   <w16cid:commentId w16cid:paraId="4A6BF489" w16cid:durableId="2448E4B8"/>
   <w16cid:commentId w16cid:paraId="7216FCEB" w16cid:durableId="2125DE70"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41C40806" w14:textId="77777777" w:rsidR="002F6676" w:rsidRDefault="002F6676" w:rsidP="00DB3E5B">
+    <w:p w14:paraId="127CE674" w14:textId="77777777" w:rsidR="001F6565" w:rsidRDefault="001F6565" w:rsidP="00DB3E5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C4DB149" w14:textId="77777777" w:rsidR="002F6676" w:rsidRDefault="002F6676" w:rsidP="00DB3E5B">
+    <w:p w14:paraId="41732609" w14:textId="77777777" w:rsidR="001F6565" w:rsidRDefault="001F6565" w:rsidP="00DB3E5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CFDC663" w14:textId="77777777" w:rsidR="002F6676" w:rsidRDefault="002F6676">
+    <w:p w14:paraId="4959B6D4" w14:textId="77777777" w:rsidR="001F6565" w:rsidRDefault="001F6565">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Emoji">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3E8BB692" w14:textId="54FBD441" w:rsidR="00EE1D4F" w:rsidRPr="0059128F" w:rsidRDefault="00EE1D4F" w:rsidP="0059128F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D0F1C42" w14:textId="77777777" w:rsidR="00E55E3C" w:rsidRDefault="00E55E3C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B11F61F" w14:textId="77777777" w:rsidR="00E55E3C" w:rsidRDefault="00E55E3C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E8BB692" w14:textId="4F5A86B3" w:rsidR="00EE1D4F" w:rsidRPr="0059128F" w:rsidRDefault="00EE1D4F" w:rsidP="0059128F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0059128F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
+    <w:r w:rsidR="00511F5E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
     <w:r w:rsidR="00E951C0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>4.0</w:t>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0388B565" w14:textId="77777777" w:rsidR="002F6676" w:rsidRDefault="002F6676" w:rsidP="00DB3E5B">
+    <w:p w14:paraId="2E2F2F2B" w14:textId="77777777" w:rsidR="001F6565" w:rsidRDefault="001F6565" w:rsidP="00DB3E5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="527E3A3A" w14:textId="77777777" w:rsidR="002F6676" w:rsidRDefault="002F6676" w:rsidP="00DB3E5B">
+    <w:p w14:paraId="7497CDDA" w14:textId="77777777" w:rsidR="001F6565" w:rsidRDefault="001F6565" w:rsidP="00DB3E5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="61861BA4" w14:textId="77777777" w:rsidR="002F6676" w:rsidRDefault="002F6676">
+    <w:p w14:paraId="50930657" w14:textId="77777777" w:rsidR="001F6565" w:rsidRDefault="001F6565">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30344156" w14:textId="77777777" w:rsidR="00E55E3C" w:rsidRDefault="00E55E3C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D3D8780" w14:textId="1EA08B3C" w:rsidR="00EE1D4F" w:rsidRPr="001F5EFD" w:rsidRDefault="00EE1D4F" w:rsidP="001F5EFD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001F5EFD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>Region</w:t>
     </w:r>
     <w:r>
       <w:rPr>
@@ -23721,65 +20862,65 @@
         <w:r w:rsidRPr="001F5EFD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="001F5EFD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>Date</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="203A4DF8" w14:textId="77777777" w:rsidR="00EE1D4F" w:rsidRDefault="00EE1D4F" w:rsidP="00F818FE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C05FA8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E5A6CE3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="504"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="22"/>
         <w:vertAlign w:val="baseline"/>
@@ -24333,1432 +21474,1647 @@
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1656454459">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2081125403">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="432553523">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1877346126">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1475025480">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Direction to Designer">
     <w15:presenceInfo w15:providerId="None" w15:userId="Direction to Designer"/>
   </w15:person>
   <w15:person w15:author="Direction to Desgner">
     <w15:presenceInfo w15:providerId="None" w15:userId="Direction to Desgner"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="360"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B4E2B"/>
+    <w:rsid w:val="00000410"/>
     <w:rsid w:val="00004F45"/>
     <w:rsid w:val="00005CC2"/>
     <w:rsid w:val="0000610B"/>
     <w:rsid w:val="0000642D"/>
     <w:rsid w:val="00011528"/>
     <w:rsid w:val="00011DBE"/>
     <w:rsid w:val="00014A14"/>
+    <w:rsid w:val="00016C67"/>
+    <w:rsid w:val="00017D87"/>
     <w:rsid w:val="00021F60"/>
     <w:rsid w:val="00023320"/>
     <w:rsid w:val="0002425F"/>
     <w:rsid w:val="0003333B"/>
     <w:rsid w:val="0003386A"/>
+    <w:rsid w:val="00033C0C"/>
     <w:rsid w:val="00034A45"/>
     <w:rsid w:val="00035F27"/>
     <w:rsid w:val="00040961"/>
+    <w:rsid w:val="00040D52"/>
     <w:rsid w:val="0004195A"/>
     <w:rsid w:val="00043618"/>
     <w:rsid w:val="00043A7A"/>
     <w:rsid w:val="00044A2A"/>
     <w:rsid w:val="000471FE"/>
     <w:rsid w:val="00047EA0"/>
     <w:rsid w:val="000512E4"/>
+    <w:rsid w:val="00051425"/>
     <w:rsid w:val="000514D9"/>
     <w:rsid w:val="00055847"/>
+    <w:rsid w:val="00057E31"/>
     <w:rsid w:val="00061E2A"/>
     <w:rsid w:val="00062682"/>
     <w:rsid w:val="00063026"/>
     <w:rsid w:val="000630DD"/>
     <w:rsid w:val="00065804"/>
     <w:rsid w:val="00066B15"/>
     <w:rsid w:val="00071BF3"/>
     <w:rsid w:val="000737F3"/>
     <w:rsid w:val="00075A07"/>
     <w:rsid w:val="00081308"/>
+    <w:rsid w:val="00083F76"/>
     <w:rsid w:val="00084F58"/>
     <w:rsid w:val="00085211"/>
     <w:rsid w:val="00085E9B"/>
     <w:rsid w:val="00087188"/>
     <w:rsid w:val="00092117"/>
     <w:rsid w:val="00092B06"/>
+    <w:rsid w:val="00095C84"/>
     <w:rsid w:val="000A59D6"/>
     <w:rsid w:val="000A672F"/>
     <w:rsid w:val="000A6839"/>
     <w:rsid w:val="000A6A67"/>
     <w:rsid w:val="000B0514"/>
     <w:rsid w:val="000B1860"/>
     <w:rsid w:val="000B1DCF"/>
     <w:rsid w:val="000B2D1E"/>
+    <w:rsid w:val="000B3D68"/>
     <w:rsid w:val="000B3EBE"/>
+    <w:rsid w:val="000B52BD"/>
     <w:rsid w:val="000B53DA"/>
     <w:rsid w:val="000B5500"/>
     <w:rsid w:val="000B6792"/>
     <w:rsid w:val="000B76E3"/>
     <w:rsid w:val="000C083C"/>
     <w:rsid w:val="000C22DD"/>
+    <w:rsid w:val="000C27F7"/>
     <w:rsid w:val="000C321B"/>
     <w:rsid w:val="000C325E"/>
     <w:rsid w:val="000C4C5C"/>
     <w:rsid w:val="000C563B"/>
+    <w:rsid w:val="000C6648"/>
     <w:rsid w:val="000D77E8"/>
     <w:rsid w:val="000E0A7E"/>
     <w:rsid w:val="000E1E43"/>
     <w:rsid w:val="000E40E4"/>
+    <w:rsid w:val="000E529C"/>
     <w:rsid w:val="000E531B"/>
     <w:rsid w:val="000E5951"/>
     <w:rsid w:val="000E5FBE"/>
     <w:rsid w:val="000E604F"/>
     <w:rsid w:val="000E6CB2"/>
     <w:rsid w:val="000F00C2"/>
     <w:rsid w:val="000F041B"/>
     <w:rsid w:val="000F1F6E"/>
     <w:rsid w:val="000F4866"/>
     <w:rsid w:val="00100241"/>
     <w:rsid w:val="001008E9"/>
     <w:rsid w:val="00101011"/>
+    <w:rsid w:val="001023DF"/>
+    <w:rsid w:val="001029A2"/>
     <w:rsid w:val="00103C69"/>
     <w:rsid w:val="00104FBE"/>
     <w:rsid w:val="00107116"/>
+    <w:rsid w:val="001074F8"/>
     <w:rsid w:val="00107DFB"/>
     <w:rsid w:val="001119D3"/>
     <w:rsid w:val="00113D37"/>
     <w:rsid w:val="00114082"/>
     <w:rsid w:val="00114631"/>
     <w:rsid w:val="00115505"/>
     <w:rsid w:val="00120452"/>
     <w:rsid w:val="00123564"/>
     <w:rsid w:val="00124784"/>
     <w:rsid w:val="00126EA6"/>
+    <w:rsid w:val="00134912"/>
     <w:rsid w:val="00136BE3"/>
     <w:rsid w:val="00137578"/>
     <w:rsid w:val="00140E5F"/>
     <w:rsid w:val="0014100F"/>
+    <w:rsid w:val="00141B1C"/>
     <w:rsid w:val="00142305"/>
     <w:rsid w:val="00142FAB"/>
     <w:rsid w:val="00143210"/>
     <w:rsid w:val="001449DC"/>
     <w:rsid w:val="00145252"/>
     <w:rsid w:val="00145F41"/>
     <w:rsid w:val="00146980"/>
     <w:rsid w:val="00146DC1"/>
+    <w:rsid w:val="00146EA4"/>
     <w:rsid w:val="0015011E"/>
     <w:rsid w:val="00150BF4"/>
     <w:rsid w:val="00151A45"/>
     <w:rsid w:val="00153485"/>
     <w:rsid w:val="00161DBE"/>
+    <w:rsid w:val="00161E4E"/>
+    <w:rsid w:val="00162BAB"/>
+    <w:rsid w:val="001647F5"/>
     <w:rsid w:val="00164F85"/>
     <w:rsid w:val="00171739"/>
+    <w:rsid w:val="00174A6C"/>
     <w:rsid w:val="00175818"/>
     <w:rsid w:val="00175C90"/>
     <w:rsid w:val="00175E35"/>
     <w:rsid w:val="001761D9"/>
     <w:rsid w:val="00184113"/>
     <w:rsid w:val="00184E2B"/>
     <w:rsid w:val="001867A1"/>
     <w:rsid w:val="00186937"/>
+    <w:rsid w:val="0019197F"/>
     <w:rsid w:val="00192240"/>
     <w:rsid w:val="00193DB7"/>
     <w:rsid w:val="00196A1F"/>
     <w:rsid w:val="00197490"/>
     <w:rsid w:val="001A2C5C"/>
     <w:rsid w:val="001A5955"/>
+    <w:rsid w:val="001A5A66"/>
     <w:rsid w:val="001B0F70"/>
     <w:rsid w:val="001B12A4"/>
     <w:rsid w:val="001B1B37"/>
+    <w:rsid w:val="001B37DD"/>
     <w:rsid w:val="001B3D29"/>
     <w:rsid w:val="001B44EA"/>
     <w:rsid w:val="001B5632"/>
     <w:rsid w:val="001B5A73"/>
     <w:rsid w:val="001C31D9"/>
     <w:rsid w:val="001C392C"/>
     <w:rsid w:val="001C46FD"/>
     <w:rsid w:val="001C5663"/>
     <w:rsid w:val="001D15FD"/>
     <w:rsid w:val="001D4057"/>
     <w:rsid w:val="001D5F73"/>
     <w:rsid w:val="001D7759"/>
     <w:rsid w:val="001D7A01"/>
     <w:rsid w:val="001E00A3"/>
     <w:rsid w:val="001E2AA5"/>
     <w:rsid w:val="001E3395"/>
     <w:rsid w:val="001E4744"/>
     <w:rsid w:val="001E7C31"/>
     <w:rsid w:val="001F34A6"/>
     <w:rsid w:val="001F3D83"/>
     <w:rsid w:val="001F5EFD"/>
+    <w:rsid w:val="001F6565"/>
+    <w:rsid w:val="001F777E"/>
     <w:rsid w:val="001F7D4F"/>
     <w:rsid w:val="00203494"/>
     <w:rsid w:val="00203D16"/>
     <w:rsid w:val="0020475D"/>
     <w:rsid w:val="002106ED"/>
+    <w:rsid w:val="002158FD"/>
     <w:rsid w:val="00215ACE"/>
     <w:rsid w:val="00216884"/>
     <w:rsid w:val="00216F0D"/>
     <w:rsid w:val="00226E50"/>
     <w:rsid w:val="00234132"/>
     <w:rsid w:val="00234C4B"/>
     <w:rsid w:val="0023513C"/>
     <w:rsid w:val="00235E8A"/>
     <w:rsid w:val="00237C0C"/>
     <w:rsid w:val="0024001D"/>
+    <w:rsid w:val="002417C0"/>
     <w:rsid w:val="00241F1F"/>
     <w:rsid w:val="002422F1"/>
     <w:rsid w:val="00242C64"/>
     <w:rsid w:val="00243ACB"/>
+    <w:rsid w:val="00243B75"/>
     <w:rsid w:val="0024426F"/>
     <w:rsid w:val="002452C2"/>
     <w:rsid w:val="002466B4"/>
     <w:rsid w:val="0025064E"/>
     <w:rsid w:val="002517A0"/>
     <w:rsid w:val="002518CA"/>
+    <w:rsid w:val="00253443"/>
     <w:rsid w:val="002570E2"/>
     <w:rsid w:val="0026006B"/>
     <w:rsid w:val="002607F1"/>
     <w:rsid w:val="002609BC"/>
     <w:rsid w:val="002625A8"/>
     <w:rsid w:val="0026286D"/>
     <w:rsid w:val="00262C0D"/>
     <w:rsid w:val="002647D5"/>
+    <w:rsid w:val="0026697B"/>
     <w:rsid w:val="00267CC2"/>
     <w:rsid w:val="00271CFE"/>
     <w:rsid w:val="00271F85"/>
+    <w:rsid w:val="00272615"/>
+    <w:rsid w:val="00272EEC"/>
+    <w:rsid w:val="00273A5D"/>
     <w:rsid w:val="00274867"/>
     <w:rsid w:val="002772F6"/>
     <w:rsid w:val="00281C55"/>
     <w:rsid w:val="00281CEC"/>
+    <w:rsid w:val="00283216"/>
     <w:rsid w:val="002861C6"/>
     <w:rsid w:val="00287306"/>
     <w:rsid w:val="00287336"/>
     <w:rsid w:val="0028793C"/>
+    <w:rsid w:val="002914C6"/>
     <w:rsid w:val="0029179F"/>
     <w:rsid w:val="00291B59"/>
     <w:rsid w:val="00291FB2"/>
     <w:rsid w:val="002929EF"/>
     <w:rsid w:val="00296B38"/>
     <w:rsid w:val="00297687"/>
     <w:rsid w:val="00297CD0"/>
     <w:rsid w:val="002A02F8"/>
     <w:rsid w:val="002A0EAE"/>
     <w:rsid w:val="002A19DB"/>
     <w:rsid w:val="002A2FD8"/>
+    <w:rsid w:val="002A5FD9"/>
     <w:rsid w:val="002A75CC"/>
     <w:rsid w:val="002B1287"/>
     <w:rsid w:val="002B34E3"/>
+    <w:rsid w:val="002B4001"/>
     <w:rsid w:val="002B4E2B"/>
     <w:rsid w:val="002B56F6"/>
     <w:rsid w:val="002C0B80"/>
     <w:rsid w:val="002C206B"/>
     <w:rsid w:val="002C25FB"/>
     <w:rsid w:val="002C52A2"/>
     <w:rsid w:val="002C637A"/>
     <w:rsid w:val="002C678D"/>
     <w:rsid w:val="002C7404"/>
     <w:rsid w:val="002D077E"/>
     <w:rsid w:val="002D25A7"/>
     <w:rsid w:val="002D2BAD"/>
     <w:rsid w:val="002D2C5D"/>
     <w:rsid w:val="002D2FD2"/>
     <w:rsid w:val="002D3900"/>
     <w:rsid w:val="002D485F"/>
     <w:rsid w:val="002D5F91"/>
     <w:rsid w:val="002E26DB"/>
     <w:rsid w:val="002E2A9C"/>
     <w:rsid w:val="002E3839"/>
     <w:rsid w:val="002E5B72"/>
     <w:rsid w:val="002E6F32"/>
     <w:rsid w:val="002F3862"/>
     <w:rsid w:val="002F39B9"/>
     <w:rsid w:val="002F3A68"/>
+    <w:rsid w:val="002F54DA"/>
     <w:rsid w:val="002F6676"/>
     <w:rsid w:val="002F667B"/>
     <w:rsid w:val="002F6AED"/>
+    <w:rsid w:val="002F6C9E"/>
     <w:rsid w:val="002F7053"/>
     <w:rsid w:val="002F74AC"/>
     <w:rsid w:val="002F7974"/>
     <w:rsid w:val="00301A2C"/>
     <w:rsid w:val="00301BC9"/>
     <w:rsid w:val="00305914"/>
     <w:rsid w:val="00305D55"/>
     <w:rsid w:val="00311756"/>
+    <w:rsid w:val="00314C49"/>
     <w:rsid w:val="003164DC"/>
     <w:rsid w:val="00316F2F"/>
+    <w:rsid w:val="0031778F"/>
     <w:rsid w:val="003207C7"/>
     <w:rsid w:val="003245FB"/>
+    <w:rsid w:val="00324AD5"/>
     <w:rsid w:val="003266A1"/>
     <w:rsid w:val="00331038"/>
+    <w:rsid w:val="00331B69"/>
     <w:rsid w:val="00333990"/>
     <w:rsid w:val="00334159"/>
     <w:rsid w:val="00334475"/>
     <w:rsid w:val="003356D4"/>
     <w:rsid w:val="0033668D"/>
+    <w:rsid w:val="003386CE"/>
     <w:rsid w:val="00340178"/>
     <w:rsid w:val="00340FA3"/>
     <w:rsid w:val="00342C9A"/>
     <w:rsid w:val="003447A1"/>
     <w:rsid w:val="003447B3"/>
     <w:rsid w:val="00347239"/>
     <w:rsid w:val="003476D6"/>
     <w:rsid w:val="003500CE"/>
     <w:rsid w:val="00350A45"/>
     <w:rsid w:val="00350C1D"/>
     <w:rsid w:val="00351C89"/>
     <w:rsid w:val="00351F6A"/>
     <w:rsid w:val="00352335"/>
     <w:rsid w:val="00352831"/>
     <w:rsid w:val="003536A0"/>
     <w:rsid w:val="003578A5"/>
     <w:rsid w:val="00361F4B"/>
     <w:rsid w:val="00362F84"/>
     <w:rsid w:val="003638AF"/>
     <w:rsid w:val="003640F2"/>
     <w:rsid w:val="00364FFD"/>
     <w:rsid w:val="00365979"/>
     <w:rsid w:val="00365E03"/>
     <w:rsid w:val="00366113"/>
     <w:rsid w:val="00366B4E"/>
+    <w:rsid w:val="00366C4F"/>
     <w:rsid w:val="003700A5"/>
     <w:rsid w:val="00371839"/>
     <w:rsid w:val="00371AEC"/>
+    <w:rsid w:val="003722BB"/>
     <w:rsid w:val="00372405"/>
     <w:rsid w:val="0037285D"/>
+    <w:rsid w:val="00373683"/>
     <w:rsid w:val="00375A42"/>
     <w:rsid w:val="003768D3"/>
+    <w:rsid w:val="00377CED"/>
     <w:rsid w:val="00380AB8"/>
     <w:rsid w:val="003811E6"/>
     <w:rsid w:val="00381915"/>
+    <w:rsid w:val="003821D5"/>
     <w:rsid w:val="00382B9B"/>
     <w:rsid w:val="00387F61"/>
     <w:rsid w:val="00394286"/>
     <w:rsid w:val="00395DBF"/>
+    <w:rsid w:val="003A056C"/>
     <w:rsid w:val="003A059F"/>
     <w:rsid w:val="003A0E16"/>
+    <w:rsid w:val="003A12E9"/>
     <w:rsid w:val="003A23D5"/>
     <w:rsid w:val="003A3B98"/>
     <w:rsid w:val="003A4E5D"/>
     <w:rsid w:val="003A71B4"/>
     <w:rsid w:val="003B14E2"/>
     <w:rsid w:val="003B21CC"/>
     <w:rsid w:val="003B4482"/>
     <w:rsid w:val="003B580E"/>
     <w:rsid w:val="003B5B51"/>
     <w:rsid w:val="003B7AC9"/>
     <w:rsid w:val="003B7E72"/>
     <w:rsid w:val="003C4877"/>
     <w:rsid w:val="003C4D3C"/>
+    <w:rsid w:val="003C6902"/>
     <w:rsid w:val="003D01D0"/>
     <w:rsid w:val="003D16CB"/>
     <w:rsid w:val="003D1ABC"/>
     <w:rsid w:val="003D30F1"/>
     <w:rsid w:val="003D3BAC"/>
     <w:rsid w:val="003D43D3"/>
+    <w:rsid w:val="003D567A"/>
     <w:rsid w:val="003D5753"/>
     <w:rsid w:val="003D5821"/>
     <w:rsid w:val="003D6EDC"/>
     <w:rsid w:val="003E434A"/>
+    <w:rsid w:val="003E5549"/>
     <w:rsid w:val="003E60FA"/>
     <w:rsid w:val="003E6504"/>
     <w:rsid w:val="003E7EC5"/>
     <w:rsid w:val="003F0E05"/>
     <w:rsid w:val="003F4407"/>
     <w:rsid w:val="003F469A"/>
     <w:rsid w:val="003F4E0B"/>
     <w:rsid w:val="003F5808"/>
     <w:rsid w:val="003F6F2C"/>
     <w:rsid w:val="003F7BDD"/>
     <w:rsid w:val="004018C5"/>
     <w:rsid w:val="00402D3A"/>
     <w:rsid w:val="004034C0"/>
     <w:rsid w:val="00403D88"/>
     <w:rsid w:val="00406546"/>
     <w:rsid w:val="0041370F"/>
     <w:rsid w:val="004151B7"/>
     <w:rsid w:val="0041525E"/>
     <w:rsid w:val="004152CE"/>
     <w:rsid w:val="00415960"/>
     <w:rsid w:val="00415CA3"/>
     <w:rsid w:val="004164E7"/>
     <w:rsid w:val="00420E0F"/>
     <w:rsid w:val="00422039"/>
     <w:rsid w:val="0042210F"/>
     <w:rsid w:val="00424FF7"/>
     <w:rsid w:val="00425800"/>
     <w:rsid w:val="00432CE9"/>
     <w:rsid w:val="0043363B"/>
     <w:rsid w:val="00436DC3"/>
     <w:rsid w:val="004371D3"/>
     <w:rsid w:val="00437956"/>
     <w:rsid w:val="00440559"/>
     <w:rsid w:val="004405E9"/>
     <w:rsid w:val="00441098"/>
     <w:rsid w:val="004425D5"/>
     <w:rsid w:val="0044597A"/>
     <w:rsid w:val="004468DD"/>
     <w:rsid w:val="00446C3B"/>
     <w:rsid w:val="0045016C"/>
     <w:rsid w:val="004512C0"/>
     <w:rsid w:val="00451E11"/>
     <w:rsid w:val="00453000"/>
     <w:rsid w:val="004554CA"/>
+    <w:rsid w:val="004558F4"/>
     <w:rsid w:val="00456546"/>
     <w:rsid w:val="00456E83"/>
     <w:rsid w:val="0045734D"/>
+    <w:rsid w:val="00461B1F"/>
     <w:rsid w:val="004630BF"/>
+    <w:rsid w:val="0047071C"/>
     <w:rsid w:val="00470B35"/>
     <w:rsid w:val="00472961"/>
     <w:rsid w:val="0047464D"/>
     <w:rsid w:val="0047504E"/>
     <w:rsid w:val="00475992"/>
     <w:rsid w:val="004770D6"/>
+    <w:rsid w:val="00481048"/>
     <w:rsid w:val="00481522"/>
     <w:rsid w:val="00482A1F"/>
     <w:rsid w:val="0048659D"/>
     <w:rsid w:val="00486EA9"/>
     <w:rsid w:val="00487D17"/>
     <w:rsid w:val="00490E93"/>
     <w:rsid w:val="004912BA"/>
+    <w:rsid w:val="00493B9D"/>
     <w:rsid w:val="00495F98"/>
     <w:rsid w:val="00496265"/>
     <w:rsid w:val="00496E73"/>
     <w:rsid w:val="004A0524"/>
     <w:rsid w:val="004A131E"/>
     <w:rsid w:val="004A1F97"/>
     <w:rsid w:val="004A3550"/>
     <w:rsid w:val="004A4597"/>
     <w:rsid w:val="004A4C72"/>
     <w:rsid w:val="004A64EE"/>
+    <w:rsid w:val="004B12DA"/>
     <w:rsid w:val="004B39FD"/>
     <w:rsid w:val="004B42A4"/>
     <w:rsid w:val="004B572C"/>
     <w:rsid w:val="004B585C"/>
     <w:rsid w:val="004B5996"/>
     <w:rsid w:val="004B5E15"/>
     <w:rsid w:val="004B6668"/>
     <w:rsid w:val="004C0DB6"/>
+    <w:rsid w:val="004C13C0"/>
     <w:rsid w:val="004C1AF9"/>
     <w:rsid w:val="004C2CF2"/>
+    <w:rsid w:val="004C32F1"/>
     <w:rsid w:val="004C3962"/>
     <w:rsid w:val="004C6670"/>
+    <w:rsid w:val="004C710B"/>
     <w:rsid w:val="004D0A25"/>
     <w:rsid w:val="004D120E"/>
+    <w:rsid w:val="004D1CF0"/>
+    <w:rsid w:val="004D2026"/>
+    <w:rsid w:val="004D4695"/>
     <w:rsid w:val="004D46C7"/>
     <w:rsid w:val="004D5F08"/>
     <w:rsid w:val="004E0653"/>
+    <w:rsid w:val="004E1893"/>
     <w:rsid w:val="004E2227"/>
     <w:rsid w:val="004E39B3"/>
     <w:rsid w:val="004E428F"/>
     <w:rsid w:val="004E51E5"/>
     <w:rsid w:val="004F0F7F"/>
     <w:rsid w:val="004F2656"/>
     <w:rsid w:val="004F43B6"/>
     <w:rsid w:val="004F45CD"/>
     <w:rsid w:val="004F4B7C"/>
     <w:rsid w:val="004F6F29"/>
     <w:rsid w:val="00502457"/>
     <w:rsid w:val="00503D57"/>
+    <w:rsid w:val="00511F5E"/>
+    <w:rsid w:val="0051364E"/>
     <w:rsid w:val="00514EFF"/>
     <w:rsid w:val="00515913"/>
     <w:rsid w:val="00515996"/>
+    <w:rsid w:val="0051605C"/>
     <w:rsid w:val="00516859"/>
     <w:rsid w:val="005173C3"/>
     <w:rsid w:val="005177B1"/>
+    <w:rsid w:val="00517936"/>
     <w:rsid w:val="005205D6"/>
+    <w:rsid w:val="0052538F"/>
     <w:rsid w:val="00526929"/>
+    <w:rsid w:val="0053040E"/>
     <w:rsid w:val="00530828"/>
     <w:rsid w:val="0053106A"/>
     <w:rsid w:val="00531BF5"/>
+    <w:rsid w:val="00531FA8"/>
     <w:rsid w:val="00532F64"/>
     <w:rsid w:val="0053689C"/>
     <w:rsid w:val="00540ACC"/>
     <w:rsid w:val="005413CD"/>
     <w:rsid w:val="00543349"/>
+    <w:rsid w:val="00543B12"/>
     <w:rsid w:val="0054444A"/>
     <w:rsid w:val="00545682"/>
     <w:rsid w:val="00547A41"/>
+    <w:rsid w:val="00547A42"/>
     <w:rsid w:val="00555265"/>
     <w:rsid w:val="00561429"/>
     <w:rsid w:val="0056176F"/>
     <w:rsid w:val="005636C3"/>
+    <w:rsid w:val="00563CEF"/>
     <w:rsid w:val="00563FB3"/>
     <w:rsid w:val="00564A0C"/>
     <w:rsid w:val="00564F1E"/>
+    <w:rsid w:val="0056544A"/>
     <w:rsid w:val="00566379"/>
     <w:rsid w:val="00567310"/>
     <w:rsid w:val="0057109A"/>
     <w:rsid w:val="005714D8"/>
     <w:rsid w:val="00573CE7"/>
+    <w:rsid w:val="00575C64"/>
     <w:rsid w:val="00577E51"/>
     <w:rsid w:val="00580770"/>
     <w:rsid w:val="00582814"/>
     <w:rsid w:val="005836C2"/>
     <w:rsid w:val="00584464"/>
+    <w:rsid w:val="0058475B"/>
     <w:rsid w:val="00584B6E"/>
     <w:rsid w:val="00584D66"/>
+    <w:rsid w:val="00586501"/>
     <w:rsid w:val="005870B6"/>
     <w:rsid w:val="005874D8"/>
     <w:rsid w:val="0059128F"/>
     <w:rsid w:val="00591E89"/>
     <w:rsid w:val="00596770"/>
     <w:rsid w:val="00597D66"/>
     <w:rsid w:val="005A010F"/>
     <w:rsid w:val="005A0DF2"/>
+    <w:rsid w:val="005A1244"/>
     <w:rsid w:val="005A2A50"/>
     <w:rsid w:val="005A3682"/>
+    <w:rsid w:val="005A59ED"/>
+    <w:rsid w:val="005A6332"/>
     <w:rsid w:val="005A7DE8"/>
     <w:rsid w:val="005B144B"/>
     <w:rsid w:val="005B24A1"/>
     <w:rsid w:val="005B24CD"/>
     <w:rsid w:val="005B2A64"/>
     <w:rsid w:val="005B6D5E"/>
     <w:rsid w:val="005C07E9"/>
     <w:rsid w:val="005C1CB7"/>
     <w:rsid w:val="005C2068"/>
     <w:rsid w:val="005C23EB"/>
     <w:rsid w:val="005D0060"/>
     <w:rsid w:val="005D2A10"/>
     <w:rsid w:val="005D62DD"/>
     <w:rsid w:val="005E03D8"/>
     <w:rsid w:val="005E16D7"/>
+    <w:rsid w:val="005E29A3"/>
     <w:rsid w:val="005E2B0E"/>
     <w:rsid w:val="005E4B4F"/>
     <w:rsid w:val="005E63D6"/>
     <w:rsid w:val="005F14C8"/>
     <w:rsid w:val="005F178E"/>
     <w:rsid w:val="005F296B"/>
     <w:rsid w:val="005F2A2C"/>
     <w:rsid w:val="005F328B"/>
     <w:rsid w:val="005F3576"/>
     <w:rsid w:val="005F38B7"/>
     <w:rsid w:val="005F42A5"/>
     <w:rsid w:val="005F4A47"/>
     <w:rsid w:val="005F525B"/>
     <w:rsid w:val="005F6C49"/>
     <w:rsid w:val="005F7161"/>
+    <w:rsid w:val="00602D52"/>
     <w:rsid w:val="00605ADD"/>
     <w:rsid w:val="00606E1D"/>
+    <w:rsid w:val="006116CC"/>
     <w:rsid w:val="00611BFA"/>
     <w:rsid w:val="00612505"/>
     <w:rsid w:val="00613660"/>
     <w:rsid w:val="00613688"/>
     <w:rsid w:val="006143D5"/>
     <w:rsid w:val="006169BE"/>
     <w:rsid w:val="00620783"/>
     <w:rsid w:val="006215BA"/>
     <w:rsid w:val="00623220"/>
     <w:rsid w:val="00624C05"/>
     <w:rsid w:val="006268BD"/>
     <w:rsid w:val="006339D2"/>
     <w:rsid w:val="00634695"/>
     <w:rsid w:val="006369A9"/>
     <w:rsid w:val="006411CF"/>
     <w:rsid w:val="006423FA"/>
     <w:rsid w:val="00642531"/>
     <w:rsid w:val="00642712"/>
     <w:rsid w:val="00643EB1"/>
     <w:rsid w:val="006446AB"/>
     <w:rsid w:val="0064673A"/>
+    <w:rsid w:val="00647439"/>
     <w:rsid w:val="00647803"/>
+    <w:rsid w:val="00647ECA"/>
     <w:rsid w:val="0065049A"/>
     <w:rsid w:val="00653F6B"/>
     <w:rsid w:val="0065475F"/>
     <w:rsid w:val="006560AF"/>
     <w:rsid w:val="00660115"/>
+    <w:rsid w:val="00660389"/>
     <w:rsid w:val="0066110F"/>
     <w:rsid w:val="00662D9A"/>
     <w:rsid w:val="0066483C"/>
+    <w:rsid w:val="0066795F"/>
     <w:rsid w:val="0067094F"/>
     <w:rsid w:val="006755A8"/>
     <w:rsid w:val="00681B7A"/>
     <w:rsid w:val="00681CC5"/>
+    <w:rsid w:val="0068462A"/>
     <w:rsid w:val="0068472C"/>
     <w:rsid w:val="0068543C"/>
     <w:rsid w:val="00690153"/>
     <w:rsid w:val="0069145C"/>
     <w:rsid w:val="00692D03"/>
     <w:rsid w:val="00693721"/>
     <w:rsid w:val="00693BD0"/>
+    <w:rsid w:val="006953D8"/>
+    <w:rsid w:val="006A0017"/>
     <w:rsid w:val="006A03A0"/>
     <w:rsid w:val="006A25E1"/>
+    <w:rsid w:val="006A3403"/>
     <w:rsid w:val="006A40DD"/>
     <w:rsid w:val="006A5996"/>
     <w:rsid w:val="006A5C60"/>
     <w:rsid w:val="006A7BEB"/>
     <w:rsid w:val="006B3D18"/>
     <w:rsid w:val="006B41A5"/>
     <w:rsid w:val="006B5886"/>
+    <w:rsid w:val="006B6079"/>
     <w:rsid w:val="006B609C"/>
+    <w:rsid w:val="006B71E4"/>
     <w:rsid w:val="006B7618"/>
     <w:rsid w:val="006B761D"/>
     <w:rsid w:val="006B7E25"/>
     <w:rsid w:val="006C3821"/>
     <w:rsid w:val="006C7626"/>
     <w:rsid w:val="006C7E8E"/>
     <w:rsid w:val="006D03D5"/>
     <w:rsid w:val="006D0F39"/>
     <w:rsid w:val="006D15F9"/>
     <w:rsid w:val="006D39DD"/>
     <w:rsid w:val="006D3DEB"/>
     <w:rsid w:val="006D4868"/>
     <w:rsid w:val="006D67F3"/>
     <w:rsid w:val="006D7B07"/>
     <w:rsid w:val="006D7E88"/>
     <w:rsid w:val="006E3B6D"/>
+    <w:rsid w:val="006E48DD"/>
     <w:rsid w:val="006E591D"/>
     <w:rsid w:val="006E5AF2"/>
     <w:rsid w:val="006E5D32"/>
     <w:rsid w:val="006E62FA"/>
     <w:rsid w:val="006E749B"/>
     <w:rsid w:val="006F1A34"/>
     <w:rsid w:val="006F240A"/>
     <w:rsid w:val="006F5284"/>
     <w:rsid w:val="006F5688"/>
+    <w:rsid w:val="006F6D1F"/>
     <w:rsid w:val="007006C0"/>
     <w:rsid w:val="00702C10"/>
+    <w:rsid w:val="007041D4"/>
     <w:rsid w:val="00704B1F"/>
     <w:rsid w:val="0070506D"/>
+    <w:rsid w:val="007050D1"/>
     <w:rsid w:val="007058E6"/>
     <w:rsid w:val="007103DD"/>
     <w:rsid w:val="00712481"/>
     <w:rsid w:val="00714635"/>
+    <w:rsid w:val="00714EDE"/>
     <w:rsid w:val="00717126"/>
     <w:rsid w:val="007205DF"/>
     <w:rsid w:val="00721B52"/>
     <w:rsid w:val="007224C1"/>
     <w:rsid w:val="007228C0"/>
     <w:rsid w:val="0072345A"/>
     <w:rsid w:val="00726762"/>
     <w:rsid w:val="0072773F"/>
     <w:rsid w:val="007278A1"/>
     <w:rsid w:val="00731650"/>
     <w:rsid w:val="00732F0F"/>
+    <w:rsid w:val="00734870"/>
     <w:rsid w:val="007352D1"/>
     <w:rsid w:val="00735D23"/>
     <w:rsid w:val="00735E50"/>
+    <w:rsid w:val="00740F7C"/>
     <w:rsid w:val="0074305E"/>
     <w:rsid w:val="00743558"/>
     <w:rsid w:val="00745716"/>
     <w:rsid w:val="007457FF"/>
     <w:rsid w:val="007459F4"/>
     <w:rsid w:val="007468A0"/>
+    <w:rsid w:val="00746BF4"/>
     <w:rsid w:val="0074782F"/>
     <w:rsid w:val="00750D9A"/>
     <w:rsid w:val="00751A55"/>
     <w:rsid w:val="00753F67"/>
+    <w:rsid w:val="0075569B"/>
     <w:rsid w:val="00756D73"/>
     <w:rsid w:val="007613EE"/>
     <w:rsid w:val="007622CD"/>
+    <w:rsid w:val="00762953"/>
     <w:rsid w:val="00762F16"/>
     <w:rsid w:val="007636D3"/>
     <w:rsid w:val="00765E04"/>
+    <w:rsid w:val="00766663"/>
     <w:rsid w:val="00766788"/>
+    <w:rsid w:val="00771D91"/>
     <w:rsid w:val="0077590A"/>
     <w:rsid w:val="00776997"/>
     <w:rsid w:val="00777DB7"/>
     <w:rsid w:val="00777DDD"/>
     <w:rsid w:val="00780991"/>
+    <w:rsid w:val="007817DD"/>
     <w:rsid w:val="0078237A"/>
     <w:rsid w:val="00782ABF"/>
     <w:rsid w:val="00782BB4"/>
     <w:rsid w:val="007839EB"/>
     <w:rsid w:val="007839F1"/>
     <w:rsid w:val="0078545F"/>
     <w:rsid w:val="00785E27"/>
     <w:rsid w:val="00785EDF"/>
     <w:rsid w:val="00790743"/>
+    <w:rsid w:val="00791206"/>
     <w:rsid w:val="007914ED"/>
     <w:rsid w:val="0079349B"/>
     <w:rsid w:val="00794E04"/>
+    <w:rsid w:val="00795538"/>
     <w:rsid w:val="007962EA"/>
     <w:rsid w:val="00797B7C"/>
     <w:rsid w:val="007A043E"/>
     <w:rsid w:val="007A30B0"/>
     <w:rsid w:val="007B0E1B"/>
     <w:rsid w:val="007B1159"/>
     <w:rsid w:val="007B15FA"/>
+    <w:rsid w:val="007B3B59"/>
+    <w:rsid w:val="007B4478"/>
     <w:rsid w:val="007C177C"/>
     <w:rsid w:val="007C72C2"/>
+    <w:rsid w:val="007D4518"/>
     <w:rsid w:val="007D4A5D"/>
     <w:rsid w:val="007D5B0E"/>
     <w:rsid w:val="007D617A"/>
     <w:rsid w:val="007D63D1"/>
     <w:rsid w:val="007E00B7"/>
     <w:rsid w:val="007E1551"/>
     <w:rsid w:val="007E26FA"/>
+    <w:rsid w:val="007E5261"/>
     <w:rsid w:val="007F0061"/>
     <w:rsid w:val="007F732F"/>
+    <w:rsid w:val="008004F0"/>
     <w:rsid w:val="00801C6E"/>
     <w:rsid w:val="00802533"/>
     <w:rsid w:val="0080324B"/>
     <w:rsid w:val="00805CCB"/>
     <w:rsid w:val="00806142"/>
     <w:rsid w:val="00807637"/>
+    <w:rsid w:val="00807908"/>
     <w:rsid w:val="00812104"/>
     <w:rsid w:val="00815E89"/>
+    <w:rsid w:val="008218BD"/>
     <w:rsid w:val="00825303"/>
     <w:rsid w:val="00826024"/>
+    <w:rsid w:val="008269A3"/>
     <w:rsid w:val="008326EF"/>
     <w:rsid w:val="00832C50"/>
     <w:rsid w:val="00832E9E"/>
     <w:rsid w:val="00833043"/>
     <w:rsid w:val="0083314E"/>
     <w:rsid w:val="00833969"/>
     <w:rsid w:val="00833D5F"/>
     <w:rsid w:val="0083495F"/>
     <w:rsid w:val="008363B2"/>
     <w:rsid w:val="00836CDD"/>
     <w:rsid w:val="0083723A"/>
     <w:rsid w:val="0083775D"/>
     <w:rsid w:val="00840A36"/>
     <w:rsid w:val="00840E16"/>
     <w:rsid w:val="00842F2A"/>
     <w:rsid w:val="00843216"/>
     <w:rsid w:val="00844469"/>
     <w:rsid w:val="0084580E"/>
     <w:rsid w:val="0085687F"/>
     <w:rsid w:val="0086115B"/>
     <w:rsid w:val="008619A5"/>
     <w:rsid w:val="008629F0"/>
     <w:rsid w:val="0086420C"/>
     <w:rsid w:val="00864EB6"/>
     <w:rsid w:val="00865256"/>
     <w:rsid w:val="0086606B"/>
     <w:rsid w:val="0086641E"/>
     <w:rsid w:val="00867103"/>
     <w:rsid w:val="00867A90"/>
+    <w:rsid w:val="0087405B"/>
     <w:rsid w:val="00875D0E"/>
     <w:rsid w:val="00881BA3"/>
     <w:rsid w:val="00890CC1"/>
     <w:rsid w:val="00892AC8"/>
+    <w:rsid w:val="00893798"/>
     <w:rsid w:val="008943B2"/>
     <w:rsid w:val="008956F1"/>
     <w:rsid w:val="0089700D"/>
     <w:rsid w:val="008A0E95"/>
     <w:rsid w:val="008A12A8"/>
     <w:rsid w:val="008A1765"/>
     <w:rsid w:val="008A1CF4"/>
     <w:rsid w:val="008A3BEE"/>
     <w:rsid w:val="008A3D84"/>
+    <w:rsid w:val="008A421F"/>
     <w:rsid w:val="008A4A93"/>
     <w:rsid w:val="008A7A0C"/>
     <w:rsid w:val="008B00DA"/>
     <w:rsid w:val="008B197B"/>
     <w:rsid w:val="008B1A5C"/>
     <w:rsid w:val="008B1FC6"/>
     <w:rsid w:val="008B226A"/>
     <w:rsid w:val="008B4C13"/>
     <w:rsid w:val="008B7111"/>
+    <w:rsid w:val="008C1A38"/>
     <w:rsid w:val="008C32DA"/>
     <w:rsid w:val="008C747A"/>
     <w:rsid w:val="008C7A93"/>
     <w:rsid w:val="008C7E7C"/>
     <w:rsid w:val="008D1AD1"/>
     <w:rsid w:val="008D7ED8"/>
     <w:rsid w:val="008E0D40"/>
     <w:rsid w:val="008E1276"/>
+    <w:rsid w:val="008E5A9E"/>
     <w:rsid w:val="008E5AFA"/>
     <w:rsid w:val="008E6DEE"/>
     <w:rsid w:val="008E77A5"/>
     <w:rsid w:val="008F187F"/>
     <w:rsid w:val="008F1C92"/>
     <w:rsid w:val="008F2694"/>
+    <w:rsid w:val="008F4E99"/>
     <w:rsid w:val="008F6106"/>
     <w:rsid w:val="008F676E"/>
     <w:rsid w:val="008F790D"/>
     <w:rsid w:val="0090033A"/>
     <w:rsid w:val="00901414"/>
     <w:rsid w:val="00901AB0"/>
     <w:rsid w:val="00902204"/>
+    <w:rsid w:val="00905BB3"/>
     <w:rsid w:val="00906531"/>
     <w:rsid w:val="0090654F"/>
     <w:rsid w:val="00907113"/>
     <w:rsid w:val="009113F2"/>
     <w:rsid w:val="00913E0B"/>
     <w:rsid w:val="00917A05"/>
     <w:rsid w:val="00921693"/>
     <w:rsid w:val="0092388D"/>
     <w:rsid w:val="00926074"/>
+    <w:rsid w:val="00927B4E"/>
     <w:rsid w:val="00932CB5"/>
     <w:rsid w:val="00933435"/>
     <w:rsid w:val="00936AD5"/>
     <w:rsid w:val="00936CDC"/>
     <w:rsid w:val="00937DB7"/>
     <w:rsid w:val="009425D0"/>
     <w:rsid w:val="00942657"/>
     <w:rsid w:val="00942EE8"/>
     <w:rsid w:val="009441BC"/>
     <w:rsid w:val="00946267"/>
     <w:rsid w:val="00946CD2"/>
     <w:rsid w:val="0094711A"/>
     <w:rsid w:val="00951327"/>
     <w:rsid w:val="0095585E"/>
     <w:rsid w:val="00955F23"/>
     <w:rsid w:val="00960573"/>
     <w:rsid w:val="00961663"/>
     <w:rsid w:val="00963759"/>
     <w:rsid w:val="00963B9A"/>
     <w:rsid w:val="00964701"/>
     <w:rsid w:val="009650E0"/>
     <w:rsid w:val="00965BBA"/>
     <w:rsid w:val="00972FED"/>
     <w:rsid w:val="009735E5"/>
     <w:rsid w:val="00973DD2"/>
     <w:rsid w:val="00974969"/>
     <w:rsid w:val="0097614C"/>
+    <w:rsid w:val="0097620B"/>
     <w:rsid w:val="00976E8B"/>
+    <w:rsid w:val="00977968"/>
     <w:rsid w:val="00980587"/>
     <w:rsid w:val="009808B6"/>
     <w:rsid w:val="00980966"/>
     <w:rsid w:val="00980D88"/>
     <w:rsid w:val="00981EDC"/>
     <w:rsid w:val="0098258E"/>
+    <w:rsid w:val="00983B7D"/>
     <w:rsid w:val="00986BDC"/>
+    <w:rsid w:val="00987208"/>
     <w:rsid w:val="009911D2"/>
     <w:rsid w:val="0099516F"/>
     <w:rsid w:val="00997C0E"/>
     <w:rsid w:val="009A0182"/>
     <w:rsid w:val="009A194A"/>
     <w:rsid w:val="009A2F3D"/>
     <w:rsid w:val="009A4E51"/>
     <w:rsid w:val="009B06ED"/>
     <w:rsid w:val="009B1250"/>
     <w:rsid w:val="009B1F52"/>
     <w:rsid w:val="009B26F4"/>
     <w:rsid w:val="009B5EBB"/>
     <w:rsid w:val="009B6E8A"/>
     <w:rsid w:val="009B729F"/>
     <w:rsid w:val="009C05A4"/>
     <w:rsid w:val="009C0FA1"/>
     <w:rsid w:val="009C557A"/>
     <w:rsid w:val="009C5C58"/>
+    <w:rsid w:val="009C76D7"/>
     <w:rsid w:val="009D0FC7"/>
     <w:rsid w:val="009D16A3"/>
     <w:rsid w:val="009D1B6F"/>
     <w:rsid w:val="009D2BC4"/>
     <w:rsid w:val="009D49C8"/>
     <w:rsid w:val="009D49FE"/>
     <w:rsid w:val="009D51BC"/>
     <w:rsid w:val="009D6A6A"/>
     <w:rsid w:val="009D6A6D"/>
     <w:rsid w:val="009D7163"/>
     <w:rsid w:val="009D7C88"/>
     <w:rsid w:val="009E0AFA"/>
     <w:rsid w:val="009E0AFE"/>
     <w:rsid w:val="009E1867"/>
     <w:rsid w:val="009E20CB"/>
     <w:rsid w:val="009E290B"/>
     <w:rsid w:val="009E29CE"/>
     <w:rsid w:val="009E34DE"/>
     <w:rsid w:val="009E4041"/>
     <w:rsid w:val="009E58B5"/>
     <w:rsid w:val="009E77C5"/>
     <w:rsid w:val="009F01E8"/>
     <w:rsid w:val="009F1756"/>
     <w:rsid w:val="009F5541"/>
+    <w:rsid w:val="009F56AE"/>
     <w:rsid w:val="009F620C"/>
     <w:rsid w:val="009F747E"/>
+    <w:rsid w:val="00A0045B"/>
     <w:rsid w:val="00A0075C"/>
     <w:rsid w:val="00A01F72"/>
     <w:rsid w:val="00A038F1"/>
+    <w:rsid w:val="00A053AD"/>
     <w:rsid w:val="00A057D7"/>
     <w:rsid w:val="00A064D3"/>
     <w:rsid w:val="00A0676D"/>
     <w:rsid w:val="00A141A9"/>
     <w:rsid w:val="00A15B46"/>
     <w:rsid w:val="00A16137"/>
     <w:rsid w:val="00A170C4"/>
     <w:rsid w:val="00A1767B"/>
     <w:rsid w:val="00A17D6C"/>
+    <w:rsid w:val="00A210BF"/>
+    <w:rsid w:val="00A22E10"/>
     <w:rsid w:val="00A26C62"/>
     <w:rsid w:val="00A26EE7"/>
     <w:rsid w:val="00A2763A"/>
     <w:rsid w:val="00A277C7"/>
     <w:rsid w:val="00A30508"/>
     <w:rsid w:val="00A30945"/>
     <w:rsid w:val="00A30CCC"/>
     <w:rsid w:val="00A3188D"/>
+    <w:rsid w:val="00A31991"/>
     <w:rsid w:val="00A34717"/>
+    <w:rsid w:val="00A36186"/>
     <w:rsid w:val="00A369DE"/>
     <w:rsid w:val="00A36CDB"/>
     <w:rsid w:val="00A36F9F"/>
     <w:rsid w:val="00A37C99"/>
     <w:rsid w:val="00A4662A"/>
     <w:rsid w:val="00A46A85"/>
     <w:rsid w:val="00A47D6A"/>
     <w:rsid w:val="00A47E1E"/>
     <w:rsid w:val="00A51E78"/>
+    <w:rsid w:val="00A55451"/>
     <w:rsid w:val="00A55723"/>
     <w:rsid w:val="00A56CA8"/>
     <w:rsid w:val="00A57150"/>
     <w:rsid w:val="00A60B7B"/>
     <w:rsid w:val="00A613B2"/>
     <w:rsid w:val="00A61784"/>
     <w:rsid w:val="00A64531"/>
     <w:rsid w:val="00A664DE"/>
     <w:rsid w:val="00A66604"/>
     <w:rsid w:val="00A67C79"/>
     <w:rsid w:val="00A67CE9"/>
     <w:rsid w:val="00A74F37"/>
     <w:rsid w:val="00A765D9"/>
     <w:rsid w:val="00A767F9"/>
     <w:rsid w:val="00A92004"/>
     <w:rsid w:val="00A9205C"/>
+    <w:rsid w:val="00A92AAB"/>
     <w:rsid w:val="00A93305"/>
+    <w:rsid w:val="00A93B6B"/>
     <w:rsid w:val="00AA082E"/>
     <w:rsid w:val="00AA0F71"/>
     <w:rsid w:val="00AA1591"/>
+    <w:rsid w:val="00AA461C"/>
     <w:rsid w:val="00AA664E"/>
     <w:rsid w:val="00AA6C25"/>
     <w:rsid w:val="00AB1B3E"/>
     <w:rsid w:val="00AB24AF"/>
+    <w:rsid w:val="00AB28E4"/>
     <w:rsid w:val="00AB316C"/>
     <w:rsid w:val="00AB43DF"/>
     <w:rsid w:val="00AB6536"/>
+    <w:rsid w:val="00AC1177"/>
     <w:rsid w:val="00AC36CA"/>
     <w:rsid w:val="00AC4549"/>
+    <w:rsid w:val="00AC5377"/>
+    <w:rsid w:val="00AD0E57"/>
     <w:rsid w:val="00AD1B3B"/>
     <w:rsid w:val="00AD20E1"/>
     <w:rsid w:val="00AD3EB7"/>
     <w:rsid w:val="00AE176E"/>
     <w:rsid w:val="00AE23F2"/>
     <w:rsid w:val="00AE4790"/>
     <w:rsid w:val="00AE70A5"/>
     <w:rsid w:val="00AF29A2"/>
     <w:rsid w:val="00AF3B96"/>
     <w:rsid w:val="00AF53A0"/>
     <w:rsid w:val="00AF5C88"/>
     <w:rsid w:val="00AF5CFE"/>
     <w:rsid w:val="00AF65B5"/>
     <w:rsid w:val="00AF73BE"/>
+    <w:rsid w:val="00AF7AE6"/>
     <w:rsid w:val="00B010B3"/>
     <w:rsid w:val="00B01E21"/>
     <w:rsid w:val="00B02A69"/>
+    <w:rsid w:val="00B06706"/>
     <w:rsid w:val="00B11047"/>
     <w:rsid w:val="00B124DA"/>
     <w:rsid w:val="00B12B96"/>
     <w:rsid w:val="00B14CE8"/>
     <w:rsid w:val="00B15FF7"/>
     <w:rsid w:val="00B237C9"/>
+    <w:rsid w:val="00B23871"/>
     <w:rsid w:val="00B260CB"/>
     <w:rsid w:val="00B277FD"/>
     <w:rsid w:val="00B3132F"/>
     <w:rsid w:val="00B37E78"/>
     <w:rsid w:val="00B42C20"/>
     <w:rsid w:val="00B43094"/>
     <w:rsid w:val="00B43B1A"/>
     <w:rsid w:val="00B47F15"/>
     <w:rsid w:val="00B50B66"/>
     <w:rsid w:val="00B51A65"/>
     <w:rsid w:val="00B55D4A"/>
     <w:rsid w:val="00B56E81"/>
     <w:rsid w:val="00B6053F"/>
+    <w:rsid w:val="00B62DBB"/>
     <w:rsid w:val="00B6423B"/>
     <w:rsid w:val="00B65BB0"/>
     <w:rsid w:val="00B663C6"/>
     <w:rsid w:val="00B701EF"/>
     <w:rsid w:val="00B72F5D"/>
     <w:rsid w:val="00B76AE4"/>
     <w:rsid w:val="00B76DC3"/>
     <w:rsid w:val="00B77E82"/>
     <w:rsid w:val="00B81B1D"/>
     <w:rsid w:val="00B81D45"/>
     <w:rsid w:val="00B8269A"/>
     <w:rsid w:val="00B84105"/>
     <w:rsid w:val="00B85EBD"/>
+    <w:rsid w:val="00B86939"/>
     <w:rsid w:val="00B86EF8"/>
     <w:rsid w:val="00B87821"/>
     <w:rsid w:val="00B8796B"/>
     <w:rsid w:val="00B92EA1"/>
     <w:rsid w:val="00B92FAE"/>
     <w:rsid w:val="00B93152"/>
     <w:rsid w:val="00B94293"/>
+    <w:rsid w:val="00B948EE"/>
+    <w:rsid w:val="00BA00F3"/>
     <w:rsid w:val="00BA29EC"/>
     <w:rsid w:val="00BA354D"/>
     <w:rsid w:val="00BA518A"/>
     <w:rsid w:val="00BB0877"/>
     <w:rsid w:val="00BB173F"/>
     <w:rsid w:val="00BB373D"/>
     <w:rsid w:val="00BB37E7"/>
     <w:rsid w:val="00BB50B4"/>
+    <w:rsid w:val="00BB6099"/>
     <w:rsid w:val="00BB6680"/>
     <w:rsid w:val="00BB7D3E"/>
     <w:rsid w:val="00BC20FA"/>
     <w:rsid w:val="00BC2D08"/>
     <w:rsid w:val="00BC2E3B"/>
     <w:rsid w:val="00BC3B55"/>
     <w:rsid w:val="00BC3C60"/>
     <w:rsid w:val="00BC4763"/>
     <w:rsid w:val="00BC4BBB"/>
     <w:rsid w:val="00BC7B31"/>
+    <w:rsid w:val="00BD074A"/>
     <w:rsid w:val="00BD289A"/>
     <w:rsid w:val="00BD293E"/>
     <w:rsid w:val="00BE03F0"/>
     <w:rsid w:val="00BE0C44"/>
     <w:rsid w:val="00BE1793"/>
     <w:rsid w:val="00BE2722"/>
     <w:rsid w:val="00BE37A0"/>
     <w:rsid w:val="00BE3F2C"/>
+    <w:rsid w:val="00BE73C6"/>
     <w:rsid w:val="00BF2260"/>
     <w:rsid w:val="00BF2DB8"/>
     <w:rsid w:val="00BF7590"/>
     <w:rsid w:val="00C012BC"/>
     <w:rsid w:val="00C01C18"/>
     <w:rsid w:val="00C02550"/>
+    <w:rsid w:val="00C02BC9"/>
     <w:rsid w:val="00C02F5D"/>
     <w:rsid w:val="00C07174"/>
     <w:rsid w:val="00C14919"/>
     <w:rsid w:val="00C15C59"/>
     <w:rsid w:val="00C16D15"/>
     <w:rsid w:val="00C228B7"/>
     <w:rsid w:val="00C2662A"/>
     <w:rsid w:val="00C33130"/>
+    <w:rsid w:val="00C3722E"/>
     <w:rsid w:val="00C40AA1"/>
     <w:rsid w:val="00C44ED1"/>
     <w:rsid w:val="00C508EB"/>
     <w:rsid w:val="00C50EBC"/>
     <w:rsid w:val="00C517A7"/>
     <w:rsid w:val="00C5266D"/>
     <w:rsid w:val="00C529DB"/>
     <w:rsid w:val="00C535E6"/>
     <w:rsid w:val="00C5570E"/>
     <w:rsid w:val="00C5687E"/>
     <w:rsid w:val="00C56DB5"/>
     <w:rsid w:val="00C571B7"/>
     <w:rsid w:val="00C5797F"/>
     <w:rsid w:val="00C60761"/>
+    <w:rsid w:val="00C64294"/>
     <w:rsid w:val="00C6520C"/>
     <w:rsid w:val="00C652C1"/>
     <w:rsid w:val="00C66986"/>
     <w:rsid w:val="00C70C35"/>
     <w:rsid w:val="00C7143E"/>
     <w:rsid w:val="00C7160B"/>
     <w:rsid w:val="00C71F56"/>
     <w:rsid w:val="00C743BA"/>
     <w:rsid w:val="00C75611"/>
     <w:rsid w:val="00C81EA9"/>
     <w:rsid w:val="00C86BEA"/>
+    <w:rsid w:val="00C86EF2"/>
     <w:rsid w:val="00C8749A"/>
     <w:rsid w:val="00C87B0F"/>
     <w:rsid w:val="00C919A8"/>
     <w:rsid w:val="00C94504"/>
     <w:rsid w:val="00C96F6E"/>
     <w:rsid w:val="00C973ED"/>
     <w:rsid w:val="00CA09FB"/>
     <w:rsid w:val="00CA0C42"/>
     <w:rsid w:val="00CA534F"/>
     <w:rsid w:val="00CA6ACA"/>
     <w:rsid w:val="00CA7C15"/>
     <w:rsid w:val="00CB000E"/>
     <w:rsid w:val="00CB3863"/>
     <w:rsid w:val="00CB3D12"/>
     <w:rsid w:val="00CB3DF2"/>
+    <w:rsid w:val="00CB5544"/>
     <w:rsid w:val="00CC19C4"/>
     <w:rsid w:val="00CC3197"/>
     <w:rsid w:val="00CD1440"/>
     <w:rsid w:val="00CD3CB3"/>
     <w:rsid w:val="00CD49AF"/>
     <w:rsid w:val="00CD4FD9"/>
     <w:rsid w:val="00CD72E6"/>
     <w:rsid w:val="00CD764A"/>
     <w:rsid w:val="00CE01ED"/>
     <w:rsid w:val="00CE2D82"/>
     <w:rsid w:val="00CE37FC"/>
     <w:rsid w:val="00CE52C5"/>
     <w:rsid w:val="00CF01EF"/>
     <w:rsid w:val="00CF68D4"/>
     <w:rsid w:val="00D01CAD"/>
     <w:rsid w:val="00D029E0"/>
+    <w:rsid w:val="00D03F02"/>
     <w:rsid w:val="00D04021"/>
+    <w:rsid w:val="00D06486"/>
+    <w:rsid w:val="00D075CD"/>
     <w:rsid w:val="00D077B6"/>
     <w:rsid w:val="00D11759"/>
     <w:rsid w:val="00D125B9"/>
     <w:rsid w:val="00D130B3"/>
     <w:rsid w:val="00D13906"/>
     <w:rsid w:val="00D1417D"/>
+    <w:rsid w:val="00D20AEB"/>
     <w:rsid w:val="00D21745"/>
     <w:rsid w:val="00D222EC"/>
     <w:rsid w:val="00D22676"/>
     <w:rsid w:val="00D2524C"/>
     <w:rsid w:val="00D25CE4"/>
     <w:rsid w:val="00D27019"/>
     <w:rsid w:val="00D30B81"/>
     <w:rsid w:val="00D326BF"/>
     <w:rsid w:val="00D327F8"/>
     <w:rsid w:val="00D36735"/>
     <w:rsid w:val="00D367A6"/>
     <w:rsid w:val="00D370F3"/>
     <w:rsid w:val="00D37F27"/>
+    <w:rsid w:val="00D42242"/>
     <w:rsid w:val="00D42353"/>
     <w:rsid w:val="00D425FD"/>
     <w:rsid w:val="00D43710"/>
     <w:rsid w:val="00D458F1"/>
     <w:rsid w:val="00D46E60"/>
     <w:rsid w:val="00D47A0B"/>
     <w:rsid w:val="00D47D1A"/>
     <w:rsid w:val="00D5091F"/>
     <w:rsid w:val="00D512DE"/>
+    <w:rsid w:val="00D5304D"/>
+    <w:rsid w:val="00D5336E"/>
     <w:rsid w:val="00D54D68"/>
     <w:rsid w:val="00D555A5"/>
+    <w:rsid w:val="00D60CD9"/>
     <w:rsid w:val="00D66669"/>
     <w:rsid w:val="00D70081"/>
     <w:rsid w:val="00D7093F"/>
+    <w:rsid w:val="00D7198A"/>
     <w:rsid w:val="00D71D2F"/>
     <w:rsid w:val="00D73D10"/>
     <w:rsid w:val="00D75013"/>
     <w:rsid w:val="00D775DE"/>
+    <w:rsid w:val="00D77FC0"/>
+    <w:rsid w:val="00D80136"/>
     <w:rsid w:val="00D831C5"/>
     <w:rsid w:val="00D83881"/>
     <w:rsid w:val="00D8577B"/>
     <w:rsid w:val="00D86847"/>
     <w:rsid w:val="00D90C5B"/>
     <w:rsid w:val="00D90D2F"/>
+    <w:rsid w:val="00D92D8B"/>
     <w:rsid w:val="00D93D37"/>
     <w:rsid w:val="00D942F1"/>
     <w:rsid w:val="00D9450A"/>
     <w:rsid w:val="00D9570A"/>
     <w:rsid w:val="00D970E9"/>
+    <w:rsid w:val="00DA0114"/>
     <w:rsid w:val="00DA02F3"/>
     <w:rsid w:val="00DA048D"/>
     <w:rsid w:val="00DA0B73"/>
     <w:rsid w:val="00DA1880"/>
+    <w:rsid w:val="00DB0082"/>
     <w:rsid w:val="00DB2E73"/>
     <w:rsid w:val="00DB3E5B"/>
     <w:rsid w:val="00DB41F4"/>
     <w:rsid w:val="00DB4916"/>
     <w:rsid w:val="00DB4BF0"/>
     <w:rsid w:val="00DB5FA2"/>
     <w:rsid w:val="00DB7BD2"/>
     <w:rsid w:val="00DC0043"/>
     <w:rsid w:val="00DC0795"/>
+    <w:rsid w:val="00DC4277"/>
+    <w:rsid w:val="00DC4F2D"/>
+    <w:rsid w:val="00DC5D9E"/>
     <w:rsid w:val="00DC68A4"/>
     <w:rsid w:val="00DD2253"/>
     <w:rsid w:val="00DD3C71"/>
     <w:rsid w:val="00DD3F80"/>
     <w:rsid w:val="00DD44F8"/>
     <w:rsid w:val="00DD6418"/>
+    <w:rsid w:val="00DD6D30"/>
     <w:rsid w:val="00DE01A2"/>
     <w:rsid w:val="00DE0310"/>
+    <w:rsid w:val="00DE1BCB"/>
     <w:rsid w:val="00DE20BD"/>
+    <w:rsid w:val="00DE2553"/>
     <w:rsid w:val="00DE3BE8"/>
     <w:rsid w:val="00DE5DEE"/>
     <w:rsid w:val="00DE6EE1"/>
     <w:rsid w:val="00DE71D1"/>
     <w:rsid w:val="00DF0296"/>
     <w:rsid w:val="00DF08DF"/>
     <w:rsid w:val="00DF290F"/>
     <w:rsid w:val="00DF3199"/>
     <w:rsid w:val="00DF53AF"/>
+    <w:rsid w:val="00DF609A"/>
     <w:rsid w:val="00E04108"/>
+    <w:rsid w:val="00E04F9C"/>
     <w:rsid w:val="00E1055C"/>
     <w:rsid w:val="00E110C4"/>
     <w:rsid w:val="00E13CD3"/>
     <w:rsid w:val="00E15590"/>
     <w:rsid w:val="00E1559D"/>
     <w:rsid w:val="00E1696F"/>
     <w:rsid w:val="00E22815"/>
     <w:rsid w:val="00E25E09"/>
     <w:rsid w:val="00E270B2"/>
     <w:rsid w:val="00E27593"/>
     <w:rsid w:val="00E276B9"/>
     <w:rsid w:val="00E30E18"/>
     <w:rsid w:val="00E31666"/>
     <w:rsid w:val="00E32B77"/>
     <w:rsid w:val="00E336C0"/>
+    <w:rsid w:val="00E33976"/>
+    <w:rsid w:val="00E35E0A"/>
     <w:rsid w:val="00E36757"/>
     <w:rsid w:val="00E373DC"/>
     <w:rsid w:val="00E41BAF"/>
     <w:rsid w:val="00E42B0C"/>
     <w:rsid w:val="00E43220"/>
     <w:rsid w:val="00E43965"/>
     <w:rsid w:val="00E44949"/>
     <w:rsid w:val="00E4521B"/>
     <w:rsid w:val="00E468B2"/>
     <w:rsid w:val="00E469CB"/>
     <w:rsid w:val="00E51950"/>
     <w:rsid w:val="00E521C6"/>
     <w:rsid w:val="00E5461F"/>
     <w:rsid w:val="00E55D7E"/>
+    <w:rsid w:val="00E55E3C"/>
+    <w:rsid w:val="00E565B0"/>
     <w:rsid w:val="00E56CDB"/>
     <w:rsid w:val="00E56ECE"/>
     <w:rsid w:val="00E57C55"/>
     <w:rsid w:val="00E60862"/>
     <w:rsid w:val="00E634F9"/>
     <w:rsid w:val="00E63619"/>
     <w:rsid w:val="00E70D45"/>
     <w:rsid w:val="00E71965"/>
     <w:rsid w:val="00E721FB"/>
     <w:rsid w:val="00E73A6B"/>
     <w:rsid w:val="00E742C9"/>
     <w:rsid w:val="00E74F06"/>
     <w:rsid w:val="00E760F1"/>
     <w:rsid w:val="00E81AA0"/>
     <w:rsid w:val="00E839B1"/>
     <w:rsid w:val="00E84FBD"/>
     <w:rsid w:val="00E869CF"/>
     <w:rsid w:val="00E87681"/>
     <w:rsid w:val="00E87FC5"/>
     <w:rsid w:val="00E90612"/>
     <w:rsid w:val="00E93FF2"/>
     <w:rsid w:val="00E9492A"/>
     <w:rsid w:val="00E951C0"/>
     <w:rsid w:val="00E95A26"/>
     <w:rsid w:val="00E95E01"/>
+    <w:rsid w:val="00E96939"/>
+    <w:rsid w:val="00EA00FA"/>
     <w:rsid w:val="00EA1A6B"/>
     <w:rsid w:val="00EA24C3"/>
     <w:rsid w:val="00EA3394"/>
     <w:rsid w:val="00EA438D"/>
     <w:rsid w:val="00EA4F4A"/>
+    <w:rsid w:val="00EA737B"/>
     <w:rsid w:val="00EB055D"/>
     <w:rsid w:val="00EB16E5"/>
     <w:rsid w:val="00EB2238"/>
     <w:rsid w:val="00EB3083"/>
     <w:rsid w:val="00EB5228"/>
     <w:rsid w:val="00EB57B8"/>
     <w:rsid w:val="00EB78B3"/>
     <w:rsid w:val="00EC1BE3"/>
     <w:rsid w:val="00EC3583"/>
     <w:rsid w:val="00EC5F3F"/>
     <w:rsid w:val="00EC6705"/>
     <w:rsid w:val="00EC6CBE"/>
     <w:rsid w:val="00ED0799"/>
     <w:rsid w:val="00ED0F01"/>
+    <w:rsid w:val="00ED1671"/>
     <w:rsid w:val="00ED25BF"/>
     <w:rsid w:val="00ED2DBC"/>
     <w:rsid w:val="00ED36C0"/>
     <w:rsid w:val="00ED42C7"/>
     <w:rsid w:val="00ED5B83"/>
     <w:rsid w:val="00ED646F"/>
     <w:rsid w:val="00ED7654"/>
     <w:rsid w:val="00EE09FC"/>
     <w:rsid w:val="00EE1D4F"/>
     <w:rsid w:val="00EE2A9B"/>
     <w:rsid w:val="00EE2BEB"/>
     <w:rsid w:val="00EE2D82"/>
     <w:rsid w:val="00EE7858"/>
     <w:rsid w:val="00EF1070"/>
     <w:rsid w:val="00EF3264"/>
     <w:rsid w:val="00EF42AA"/>
     <w:rsid w:val="00F0118C"/>
     <w:rsid w:val="00F018E0"/>
     <w:rsid w:val="00F01B71"/>
+    <w:rsid w:val="00F0412E"/>
     <w:rsid w:val="00F04A21"/>
     <w:rsid w:val="00F04C52"/>
     <w:rsid w:val="00F10359"/>
     <w:rsid w:val="00F10867"/>
     <w:rsid w:val="00F112E0"/>
     <w:rsid w:val="00F12069"/>
+    <w:rsid w:val="00F13BB3"/>
     <w:rsid w:val="00F143D5"/>
     <w:rsid w:val="00F14841"/>
     <w:rsid w:val="00F2059C"/>
     <w:rsid w:val="00F23DC1"/>
     <w:rsid w:val="00F249BC"/>
     <w:rsid w:val="00F2689C"/>
     <w:rsid w:val="00F26F7A"/>
     <w:rsid w:val="00F30C91"/>
     <w:rsid w:val="00F322E5"/>
     <w:rsid w:val="00F3411D"/>
+    <w:rsid w:val="00F36623"/>
     <w:rsid w:val="00F37F92"/>
     <w:rsid w:val="00F411B9"/>
     <w:rsid w:val="00F44C76"/>
     <w:rsid w:val="00F4535B"/>
     <w:rsid w:val="00F462B4"/>
     <w:rsid w:val="00F52799"/>
     <w:rsid w:val="00F52B0C"/>
     <w:rsid w:val="00F54E9D"/>
     <w:rsid w:val="00F57C43"/>
     <w:rsid w:val="00F60960"/>
     <w:rsid w:val="00F624B7"/>
     <w:rsid w:val="00F62C27"/>
     <w:rsid w:val="00F62E17"/>
     <w:rsid w:val="00F6354D"/>
+    <w:rsid w:val="00F63DAD"/>
     <w:rsid w:val="00F651E0"/>
     <w:rsid w:val="00F65208"/>
     <w:rsid w:val="00F66057"/>
     <w:rsid w:val="00F67CCC"/>
+    <w:rsid w:val="00F67D41"/>
     <w:rsid w:val="00F67D74"/>
     <w:rsid w:val="00F7047F"/>
     <w:rsid w:val="00F70E4C"/>
     <w:rsid w:val="00F70EBD"/>
     <w:rsid w:val="00F71B57"/>
     <w:rsid w:val="00F74E7F"/>
     <w:rsid w:val="00F74F57"/>
     <w:rsid w:val="00F77DD0"/>
+    <w:rsid w:val="00F811CB"/>
     <w:rsid w:val="00F818FE"/>
     <w:rsid w:val="00F819AF"/>
     <w:rsid w:val="00F82CE1"/>
     <w:rsid w:val="00F8434B"/>
     <w:rsid w:val="00F8705F"/>
     <w:rsid w:val="00F930A1"/>
     <w:rsid w:val="00F933D2"/>
     <w:rsid w:val="00F957DF"/>
     <w:rsid w:val="00F95F6D"/>
     <w:rsid w:val="00FA2137"/>
+    <w:rsid w:val="00FA4EC3"/>
     <w:rsid w:val="00FA75D0"/>
     <w:rsid w:val="00FA786D"/>
     <w:rsid w:val="00FB1A14"/>
     <w:rsid w:val="00FB348B"/>
     <w:rsid w:val="00FB374A"/>
+    <w:rsid w:val="00FC1073"/>
     <w:rsid w:val="00FC10F6"/>
     <w:rsid w:val="00FC1AE6"/>
+    <w:rsid w:val="00FC23FE"/>
+    <w:rsid w:val="00FC3A27"/>
+    <w:rsid w:val="00FC472E"/>
     <w:rsid w:val="00FC5F60"/>
     <w:rsid w:val="00FC652B"/>
     <w:rsid w:val="00FC710B"/>
     <w:rsid w:val="00FD0F1D"/>
     <w:rsid w:val="00FE076B"/>
+    <w:rsid w:val="00FE2532"/>
     <w:rsid w:val="00FE285D"/>
     <w:rsid w:val="00FE3C75"/>
     <w:rsid w:val="00FE4097"/>
     <w:rsid w:val="00FE52C3"/>
     <w:rsid w:val="00FE6CEB"/>
     <w:rsid w:val="00FF089D"/>
+    <w:rsid w:val="00FF11F7"/>
     <w:rsid w:val="00FF1DAF"/>
     <w:rsid w:val="00FF30C9"/>
     <w:rsid w:val="00FF3AC9"/>
     <w:rsid w:val="079D3627"/>
     <w:rsid w:val="0B2547EE"/>
     <w:rsid w:val="0E5894AF"/>
     <w:rsid w:val="0ED0E41A"/>
     <w:rsid w:val="12DD4782"/>
     <w:rsid w:val="16F100C9"/>
     <w:rsid w:val="17903D64"/>
+    <w:rsid w:val="18F3913E"/>
     <w:rsid w:val="21433F72"/>
     <w:rsid w:val="23758D38"/>
     <w:rsid w:val="252C47FE"/>
     <w:rsid w:val="29113F4C"/>
     <w:rsid w:val="2B0108A8"/>
     <w:rsid w:val="2BE6D3B5"/>
     <w:rsid w:val="2CCB4E21"/>
     <w:rsid w:val="33401B3D"/>
     <w:rsid w:val="336EF441"/>
     <w:rsid w:val="365C9F72"/>
     <w:rsid w:val="3A8E7C92"/>
+    <w:rsid w:val="3F11AA63"/>
+    <w:rsid w:val="42F7D1DB"/>
     <w:rsid w:val="458F80F4"/>
     <w:rsid w:val="4635B8D8"/>
     <w:rsid w:val="47BA0FB8"/>
     <w:rsid w:val="4893894D"/>
     <w:rsid w:val="4998A518"/>
     <w:rsid w:val="49CC4C77"/>
     <w:rsid w:val="49D41185"/>
     <w:rsid w:val="4B885545"/>
     <w:rsid w:val="594F6105"/>
     <w:rsid w:val="596A7C27"/>
     <w:rsid w:val="5BFD82C2"/>
     <w:rsid w:val="5D685693"/>
     <w:rsid w:val="5D972029"/>
+    <w:rsid w:val="617EEC94"/>
     <w:rsid w:val="63CE4BC3"/>
     <w:rsid w:val="67614C43"/>
     <w:rsid w:val="69717E31"/>
     <w:rsid w:val="72CB7410"/>
     <w:rsid w:val="742AB90B"/>
     <w:rsid w:val="746F1D21"/>
     <w:rsid w:val="7F1385EE"/>
     <w:rsid w:val="7F1F33B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="01075F96"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{23EC6947-611F-48A5-BBD2-A25641B5A765}"/>
+  <w15:docId w15:val="{5DE53EC0-FD66-46CB-AFAB-97D98E6681DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -26112,50 +23468,71 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E96939"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -26335,67 +23712,109 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00965BBA"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DD2253"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D5336E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E96939"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00095C84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdotjboss.state.mi.us/SpecProv/specProvHome.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdotjboss.state.mi.us/TSSD/tssdHome.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michigan.gov/mdotworkzones" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hoffmans8@michigan.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brookesc@michigan.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislature.mi.gov/documents/2023-2024/publicact/htm/2023-PA-0164.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michigan.gov/mdotworkzones" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislature.mi.gov/documents/2023-2024/publicact/htm/2023-PA-0164.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.legislature.mi.gov%2Fdocuments%2F2023-2024%2Fpublicact%2Fhtm%2F2023-PA-0164.htm&amp;data=05%7C02%7CHoffmanS8%40michigan.gov%7Ce867127964b3435a293b08dc38760369%7Cd5fb7087377742ad966a892ef47225d1%7C0%7C0%7C638447326706903894%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=BZ9UIz4mQ6ruU%2BdSEnPRzERvYV8Y2Xxd9qPF9O48tBo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mdotwiki.state.mi.us/construction/index.php/Holiday_Traffic_Safety_Provisions" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdotjboss.state.mi.us/SpecProv/ssspHome.htm?" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdotjboss.state.mi.us/SpecProv/ssspHome.htm?" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdotjboss.state.mi.us/TSSD/tssdHome.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdotjboss.state.mi.us/SpecProv/specProvHome.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hoffmans8@michigan.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brookesc@michigan.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michigan.gov/mdotworkzones" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislature.mi.gov/documents/2023-2024/publicact/htm/2023-PA-0164.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michigan.gov/mdotworkzones" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mdotwiki.state.mi.us/construction/index.php/Holiday_Traffic_Safety_Provisions" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.legislature.mi.gov%2Fdocuments%2F2023-2024%2Fpublicact%2Fhtm%2F2023-PA-0164.htm&amp;data=05%7C02%7CHoffmanS8%40michigan.gov%7Ce867127964b3435a293b08dc38760369%7Cd5fb7087377742ad966a892ef47225d1%7C0%7C0%7C638447326706903894%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=BZ9UIz4mQ6ruU%2BdSEnPRzERvYV8Y2Xxd9qPF9O48tBo%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gml.noaa.gov/grad/solcalc/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gml.noaa.gov/grad/solcalc/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gml.noaa.gov/grad/solcalc/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gml.noaa.gov/grad/solcalc/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michigan.gov/mdot/-/media/Project/Websites/MDOT/Business/Work-Zone-Mobility/MDOT-Traffic-Regulator-Manual-2010.pdf?rev=2d781e8581ff4f0eafa064efbd4de56e&amp;hash=3E61132890F72CCF6CA899C256EB37EC" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gml.noaa.gov/grad/solcalc/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gml.noaa.gov/grad/solcalc/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gml.noaa.gov/grad/solcalc/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michigan.gov/mdot/-/media/Project/Websites/MDOT/Business/Work-Zone-Mobility/MDOT-Traffic-Regulator-Manual-2010.pdf?rev=2d781e8581ff4f0eafa064efbd4de56e&amp;hash=3E61132890F72CCF6CA899C256EB37EC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michigan.gov/MDOT-ADA" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gml.noaa.gov/grad/solcalc/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -26666,175 +24085,110 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100860B4642203CF14E86523190A4467E8B" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dda5da14f724c66dca77e1729d7c6b0c">
-[...2 lines deleted...]
-    <xsd:import namespace="3386e7cd-a8a1-4da4-9a5d-f4be4b86232e"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006B2B1D1781D95E43B0BE6A88A770AC42" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ec3f573c3849d1e8f1791a4de2e31145">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9cde4e88-c008-41bb-b6ca-28cf83801b33" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="73433c33677b955a0d8b25c846ac6ffa" ns2:_="">
+    <xsd:import namespace="9cde4e88-c008-41bb-b6ca-28cf83801b33"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...9 lines deleted...]
-                <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="db7f7fb6-5607-44a6-a0d0-245ea8e3c071" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9cde4e88-c008-41bb-b6ca-28cf83801b33" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...34 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...21 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -26894,388 +24248,233 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26900A9E-FA66-4699-8CD6-A3A3018E05BC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CADB201D-4D39-4075-AF2E-BF62C300288A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC48443C-0625-49F8-B864-4392AA048DC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CADB201D-4D39-4075-AF2E-BF62C300288A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26900A9E-FA66-4699-8CD6-A3A3018E05BC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC9CAC79-8487-44A6-A36B-6FF99882B1C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CB28D12-AD9C-41FF-9E82-BAF1A37C61B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="db7f7fb6-5607-44a6-a0d0-245ea8e3c071"/>
-    <ds:schemaRef ds:uri="3386e7cd-a8a1-4da4-9a5d-f4be4b86232e"/>
+    <ds:schemaRef ds:uri="9cde4e88-c008-41bb-b6ca-28cf83801b33"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>29611</Characters>
+  <Pages>15</Pages>
+  <Words>5686</Words>
+  <Characters>29514</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>246</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Lines>719</Lines>
+  <Paragraphs>488</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34736</CharactersWithSpaces>
+  <CharactersWithSpaces>34712</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...254 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>VanZalen, Jake (MDOT)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100860B4642203CF14E86523190A4467E8B</vt:lpwstr>
+    <vt:lpwstr>0x0101006B2B1D1781D95E43B0BE6A88A770AC42</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_SetDate">
     <vt:lpwstr>2021-05-12T20:42:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_Name">
     <vt:lpwstr>3a2fed65-62e7-46ea-af74-187e0c17143a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_SiteId">
     <vt:lpwstr>d5fb7087-3777-42ad-966a-892ef47225d1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_ActionId">
     <vt:lpwstr>bd098611-7248-45fb-bdb9-e06431381ef4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Folder_Code">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Folder_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Folder_Description">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="/Folder_Name/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="/Folder_Description/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Folder_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Folder_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Folder_Manager">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Folder_ManagerDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Folder_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Folder_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Folder_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Folder_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Folder_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Folder_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Folder_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Folder_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Document_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Document_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document_FileName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Document_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Document_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Document_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Document_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Document_Size">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Document_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Document_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Document_Department">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Document_DepartmentDesc">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>