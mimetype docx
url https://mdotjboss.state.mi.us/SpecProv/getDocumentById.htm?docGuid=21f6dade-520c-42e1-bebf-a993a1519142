--- v0 (2025-10-20)
+++ v1 (2026-04-05)
@@ -1,8151 +1,10102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0166DC73" w14:textId="4F6BC73E" w:rsidR="003F6FD3" w:rsidRPr="003C437E" w:rsidRDefault="003F6FD3" w:rsidP="00723932">
+    <w:p w14:paraId="6223CEAA" w14:textId="2A76AB37" w:rsidR="003F6FD3" w:rsidRPr="00695193" w:rsidRDefault="003F6FD3" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ CHAPTER \h \r 1</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MICHIGAN</w:t>
+      </w:r>
+      <w:r w:rsidR="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DEPARTMENT OF TRANSPORTATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E617604" w14:textId="5B78B6B2" w:rsidR="003F6FD3" w:rsidRPr="00695193" w:rsidRDefault="003F6FD3" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C437E">
+      <w:r w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C437E">
+        <w:t>SPECIAL PROVISION</w:t>
+      </w:r>
+      <w:r w:rsidR="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> SEQ CHAPTER \h \r 1</w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C437E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...6 lines deleted...]
-        <w:t>MICHIGAN</w:t>
+        <w:t>FOR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6223CEAA" w14:textId="77777777" w:rsidR="003F6FD3" w:rsidRPr="003C437E" w:rsidRDefault="003F6FD3" w:rsidP="003C437E">
-[...13 lines deleted...]
-        <w:t>DEPARTMENT OF TRANSPORTATION</w:t>
+    <w:p w14:paraId="5BF9690B" w14:textId="77777777" w:rsidR="003F6FD3" w:rsidRPr="00695193" w:rsidRDefault="004C45E9" w:rsidP="00695193">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:t>IMPACT ATTENUATOR</w:t>
+      </w:r>
+      <w:r w:rsidR="007B061E" w:rsidRPr="00695193">
+        <w:t xml:space="preserve"> (LOW BID PURCHASE), TEST LEVEL 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91A02" w:rsidRPr="00695193">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:t xml:space="preserve">FURNISHED </w:t>
+      </w:r>
+      <w:r w:rsidR="00742B10" w:rsidRPr="00695193">
+        <w:t xml:space="preserve">AND </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6FD3" w:rsidRPr="00695193">
+        <w:t>INSTALL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:t>ED</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BC3404" w14:textId="77777777" w:rsidR="003F6FD3" w:rsidRPr="003C437E" w:rsidRDefault="003F6FD3" w:rsidP="003C437E">
-[...120 lines deleted...]
-    <w:p w14:paraId="48BFDF1A" w14:textId="01D3DD63" w:rsidR="003F6FD3" w:rsidRPr="003C437E" w:rsidRDefault="00742B10" w:rsidP="003C437E">
+    <w:p w14:paraId="48BFDF1A" w14:textId="01D3DD63" w:rsidR="003F6FD3" w:rsidRPr="00695193" w:rsidRDefault="00742B10" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C437E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidR="003C56D7" w:rsidRPr="003C437E">
+      <w:r w:rsidR="003C56D7" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C437E">
+      <w:r w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00407AAD" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00407AAD" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:CT</w:t>
       </w:r>
-      <w:r w:rsidR="00151E8A" w:rsidRPr="003C437E">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00151E8A" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00723932" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00723932" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00723932" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00723932" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00723932" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00723932" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003C437E">
+      <w:r w:rsidR="003C437E" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00723932" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00723932" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00723932" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00723932" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidR="00723932" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00723932" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00723932" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00723932" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00723932" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00723932" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003C437E">
+      <w:r w:rsidR="003C437E" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00723932" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00723932" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00760F4D" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00760F4D" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00407AAD" w:rsidRPr="003C437E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00407AAD" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APPR:</w:t>
       </w:r>
-      <w:r w:rsidR="00BA6A00" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00BA6A00" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAL</w:t>
       </w:r>
-      <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00BA6A00" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00BA6A00" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CRB</w:t>
       </w:r>
-      <w:r w:rsidR="00CF2496" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00CF2496" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00D74C36" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00D74C36" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="003C437E">
+      <w:r w:rsidR="003C437E" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00D74C36" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00D74C36" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="003C437E">
+      <w:r w:rsidR="003C437E" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
-      <w:r w:rsidR="00D74C36" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00D74C36" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-21</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DEBA59" w14:textId="77777777" w:rsidR="00407AAD" w:rsidRPr="003C437E" w:rsidRDefault="00407AAD" w:rsidP="003C437E">
+    <w:p w14:paraId="129F89E7" w14:textId="17887918" w:rsidR="00413A95" w:rsidRPr="00695193" w:rsidRDefault="003F6FD3" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Description.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00760F4D" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00613611" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This work consists of f</w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>urnish</w:t>
+      </w:r>
+      <w:r w:rsidR="00613611" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and deliver</w:t>
+      </w:r>
+      <w:r w:rsidR="00613611" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="001C47DA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="001C47DA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>National Cooperative Highway Research Program Report</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3B71" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 350 (NCHRP 350), Test Level 3 (TL-3</w:t>
+      </w:r>
+      <w:r w:rsidR="001C47DA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) or </w:t>
+      </w:r>
+      <w:r w:rsidR="001C47DA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manual for Assessing Safety Hardware </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3B71" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(MASH), Test Level 3 (TL-3</w:t>
+      </w:r>
+      <w:r w:rsidR="001C47DA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>impact attenuator</w:t>
+      </w:r>
+      <w:r w:rsidR="00505E62" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, selected from those listed herein, of the type shown on the plans</w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, to the job site</w:t>
+      </w:r>
+      <w:r w:rsidR="00505E62" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> construct</w:t>
+      </w:r>
+      <w:r w:rsidR="00613611" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the required base pad and foundation or modify</w:t>
+      </w:r>
+      <w:r w:rsidR="00613611" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an existing foundation and attachments</w:t>
+      </w:r>
+      <w:r w:rsidR="00505E62" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and install</w:t>
+      </w:r>
+      <w:r w:rsidR="00613611" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the device as shown on the plans. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1616A" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete this work </w:t>
+      </w:r>
+      <w:r w:rsidR="00723932" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>accord</w:t>
+      </w:r>
+      <w:r w:rsidR="00723932" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the impact attenuator manufacturer’s details and specifications, and this special provision.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A0D80" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the requirements of this special provision conflict with the manufacturer’s specifications, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the requirements of this special provision </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e followed.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="129F89E7" w14:textId="17887918" w:rsidR="00413A95" w:rsidRPr="003C437E" w:rsidRDefault="003F6FD3" w:rsidP="003C437E">
+    <w:p w14:paraId="21E1D989" w14:textId="77777777" w:rsidR="00505E62" w:rsidRPr="00695193" w:rsidRDefault="00413A95" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003C437E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0033362B" w:rsidRPr="003C437E">
+        <w:t>b.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003C437E">
+      <w:r w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Description.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C437E">
+        <w:t>Materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2589BA82" w14:textId="5CF21646" w:rsidR="00F16B17" w:rsidRPr="00695193" w:rsidRDefault="002F1DC0" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C843BC" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construct attenuator base pad, anchor block and/or concrete backup unit using </w:t>
+      </w:r>
+      <w:r w:rsidR="003C56D7" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4000 or 4000HP </w:t>
+      </w:r>
+      <w:r w:rsidR="00C843BC" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">concrete in accordance with section </w:t>
+      </w:r>
+      <w:r w:rsidR="003C56D7" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1004</w:t>
+      </w:r>
+      <w:r w:rsidR="00C843BC" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Standard Specifications for Construction, or as directed by the Engineer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2D0A8C" w14:textId="7EFFCCBD" w:rsidR="00424645" w:rsidRPr="00695193" w:rsidRDefault="002F1DC0" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00424645" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provide epoxy-coated steel reinforcement for constructing attenuator base pads, anchor blocks and/or concrete backup units meeting the requirements of section 905 of the Standard Specifications for Construction.  E</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nsure e</w:t>
+      </w:r>
+      <w:r w:rsidR="00424645" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>poxy coating for steel reinforcement meet</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00424645" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the requirements of subsection 905.03.C of the Standard Specifications for Construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1EDFED" w14:textId="650B544E" w:rsidR="00F16B17" w:rsidRPr="00695193" w:rsidRDefault="000045E2" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00613611" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16B17" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>impact attenuator</w:t>
+      </w:r>
+      <w:r w:rsidR="00613611" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16B17" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meet</w:t>
+      </w:r>
+      <w:r w:rsidR="00613611" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16B17" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00760F4D" w:rsidRPr="003C437E">
+      <w:r w:rsidR="005C3B71" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NCHRP 350, TL-3 or MASH, TL-3</w:t>
+      </w:r>
+      <w:r w:rsidR="001C47DA" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00613611" w:rsidRPr="003C437E">
-[...201 lines deleted...]
-      <w:r w:rsidR="00F1616A" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00613611" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">criteria and having </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7D43" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a letter of federal aid eligibility from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00613611" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FHWA</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F79745" w14:textId="77777777" w:rsidR="00F16B17" w:rsidRPr="00695193" w:rsidRDefault="000045E2" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00613611" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16B17" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an attenuator of the type specified </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F16B17" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F16B17" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the plans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CA3BDD" w14:textId="3F62C8EE" w:rsidR="004533B4" w:rsidRPr="00695193" w:rsidRDefault="000045E2" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure t</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16B17" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he attenuator backup/backstop </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16B17" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the type specified on the plans or as directed by the Engineer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C67E78" w14:textId="77777777" w:rsidR="00505E62" w:rsidRPr="00695193" w:rsidRDefault="000045E2" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004533B4" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC29BC" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or the specified attenuator type, furnish any of the</w:t>
+      </w:r>
+      <w:r w:rsidR="004533B4" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alternates permitted in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1616A" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Table 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FD4FDE" w14:textId="64A2D95C" w:rsidR="00E84C34" w:rsidRPr="00695193" w:rsidRDefault="000045E2" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ransition assemblies used to increase the effective width of the attenuator meet</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00413A95" w:rsidRPr="003C437E">
-[...39 lines deleted...]
-      <w:r w:rsidR="00B9030B" w:rsidRPr="003C437E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following </w:t>
+      </w:r>
+      <w:r w:rsidR="00003ADD" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267F261C" w14:textId="109F4AA1" w:rsidR="00E84C34" w:rsidRPr="00695193" w:rsidRDefault="00742B10" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ransition assembly </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the type specified on the plans or as directed by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Engineer;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6ACCB80D" w14:textId="53CFA87A" w:rsidR="00E84C34" w:rsidRPr="00695193" w:rsidRDefault="00742B10" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ransition assembly conform</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to a crash-tested guardrail-to-bridge</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A0D80" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rail design meeting or exceeding NCHRP 350, TL-3 or MASH, TL-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="744CF653" w14:textId="607F2117" w:rsidR="00E84C34" w:rsidRPr="00695193" w:rsidRDefault="00742B10" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-directional applications, where traffic is fl</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4598" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owing from the front toward the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rear of the attenuator, the transition assembly must meet or exceed the requirements of NCHRP 350, TL-3 or MASH, TL-3, without securing the transition assembly to the hazard being </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>shielded;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="65795103" w14:textId="4E4D751D" w:rsidR="00E84C34" w:rsidRPr="00695193" w:rsidRDefault="00742B10" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ransition assembly can be furnished with posts designed to be secured to the surface of a concrete base pad or similar concrete surface, and will meet or exceed the requirements of NCHRP 350, TL-3 or MASH, TL-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="163ABB8A" w14:textId="1E1BDF4C" w:rsidR="00E84C34" w:rsidRPr="00695193" w:rsidRDefault="00742B10" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provide detailed shop drawings to the Engineer of the proposed transition assembly for review and approval by the Department.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34102" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B9030B" w:rsidRPr="003C437E">
-[...38 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Engineer’s approval is required to use a transition assembly that increases the effective width of an attenuator, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E84C34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="0D7A24C9" w14:textId="77777777" w:rsidR="00413A95" w:rsidRPr="003C437E" w:rsidRDefault="00413A95" w:rsidP="003C437E">
+    <w:p w14:paraId="4020FEFB" w14:textId="2E522DDE" w:rsidR="00E84C34" w:rsidRPr="00695193" w:rsidRDefault="00742B10" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C55C73" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide a signed certification letter from the attenuator manufacturer and any supporting documents certifying that the transition assembly meets </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C55C73" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C55C73" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the requirements of this special provision.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="21E1D989" w14:textId="77777777" w:rsidR="00505E62" w:rsidRPr="003C437E" w:rsidRDefault="00413A95" w:rsidP="003C437E">
+    <w:p w14:paraId="3299D3EC" w14:textId="77777777" w:rsidR="00C55C73" w:rsidRPr="00695193" w:rsidRDefault="00C55C73" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:firstLine="360"/>
-[...19 lines deleted...]
-          <w:b/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Contractor, attenuator vendors, other contractors, and other third parties are prohibited from acting as the attenuator manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5808F0FE" w14:textId="6E947948" w:rsidR="004069AA" w:rsidRPr="00695193" w:rsidRDefault="00C55C73" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00742B10" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003C437E">
-[...6 lines deleted...]
-        <w:t>Materials.</w:t>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure a</w:t>
+      </w:r>
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ttenuator transition assemblies, transition panels, end panels, and other miscellaneous accessories required for proper installation meet </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>manufacturer’s specifications.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70631E2E" w14:textId="77777777" w:rsidR="00505E62" w:rsidRPr="003C437E" w:rsidRDefault="00505E62" w:rsidP="003C437E">
+    <w:p w14:paraId="561B7E34" w14:textId="0C92B2C7" w:rsidR="004069AA" w:rsidRPr="00695193" w:rsidRDefault="00C55C73" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="003C437E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C843BC" w:rsidRPr="003C437E">
-[...371 lines deleted...]
-      <w:r w:rsidR="00C34102" w:rsidRPr="003C437E">
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ensure t</w:t>
       </w:r>
-      <w:r w:rsidR="00F16B17" w:rsidRPr="003C437E">
-[...7 lines deleted...]
-      <w:r w:rsidR="00C34102" w:rsidRPr="003C437E">
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24 inch</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> square attenuator object marker sign </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00F16B17" w:rsidRPr="003C437E">
-[...141 lines deleted...]
-      <w:r w:rsidR="00C34102" w:rsidRPr="003C437E">
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> made of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0.040 inch thick</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aluminum.  </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ensure t</w:t>
       </w:r>
-      <w:r w:rsidR="00E84C34" w:rsidRPr="003C437E">
-[...625 lines deleted...]
-      <w:r w:rsidR="004069AA" w:rsidRPr="003C437E">
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">he yellow stripes on the attenuator object marker sign meet </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
-        <w:r w:rsidR="004069AA" w:rsidRPr="003C437E">
+        <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ASTM</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidR="004069AA" w:rsidRPr="003C437E">
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> D4956</w:t>
       </w:r>
-      <w:r w:rsidR="004069AA" w:rsidRPr="003C437E">
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifications for Type IX retroreflective sheeting</w:t>
       </w:r>
-      <w:r w:rsidR="00123CFA" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00123CFA" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and the requirements of Section 2C.64 and 2C.65 of the </w:t>
       </w:r>
-      <w:r w:rsidR="00123CFA" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00123CFA" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="000C6D13" w:rsidRPr="003C437E">
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">anual of </w:t>
       </w:r>
-      <w:r w:rsidR="00123CFA" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00123CFA" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="000C6D13" w:rsidRPr="003C437E">
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">niform </w:t>
       </w:r>
-      <w:r w:rsidR="00123CFA" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00123CFA" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="000C6D13" w:rsidRPr="003C437E">
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">raffic </w:t>
       </w:r>
-      <w:r w:rsidR="00123CFA" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00123CFA" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="000C6D13" w:rsidRPr="003C437E">
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ontrol </w:t>
       </w:r>
-      <w:r w:rsidR="00123CFA" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00123CFA" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="000C6D13" w:rsidRPr="003C437E">
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>evices</w:t>
       </w:r>
-      <w:r w:rsidR="004069AA" w:rsidRPr="003C437E">
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C56D46" w14:textId="77777777" w:rsidR="004069AA" w:rsidRPr="003C437E" w:rsidRDefault="004069AA" w:rsidP="003C437E">
+    <w:p w14:paraId="6BFE1535" w14:textId="295A6080" w:rsidR="004069AA" w:rsidRPr="00695193" w:rsidRDefault="00C55C73" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure g</w:t>
+      </w:r>
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uardrail beam elements, including associated hardware, and steel guardrail posts </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00C843BC" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the requirements specified in </w:t>
+      </w:r>
+      <w:r w:rsidR="002974BE" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">section </w:t>
+      </w:r>
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>908 of the Standard Specifications for Construction.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6BFE1535" w14:textId="295A6080" w:rsidR="004069AA" w:rsidRPr="003C437E" w:rsidRDefault="00C55C73" w:rsidP="003C437E">
+    <w:p w14:paraId="14AE1039" w14:textId="1EC661A1" w:rsidR="004533B4" w:rsidRPr="00695193" w:rsidRDefault="00C55C73" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360" w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="0033362B" w:rsidRPr="003C437E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0033362B" w:rsidRPr="003C437E">
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000C6D13" w:rsidRPr="003C437E">
-[...15 lines deleted...]
-      <w:r w:rsidR="000C6D13" w:rsidRPr="003C437E">
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ood guardrail posts and guardrail blocks meet the requirements of </w:t>
+      </w:r>
+      <w:r w:rsidR="002974BE" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">section </w:t>
+      </w:r>
+      <w:r w:rsidR="004069AA" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>912 of the Standard Specifications for Construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7664D6" w14:textId="78CA65C6" w:rsidR="00A06232" w:rsidRPr="00695193" w:rsidRDefault="003F6FD3" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Construction</w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C843BC" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he impact attenuator meet</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C843BC" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the requirements specified in section b of this special provision, as well as any other requirements specified </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C843BC" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C843BC" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the plans.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact the Engineer and verify the backup/backstop type required before ordering the attenuator. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If using a transition assembly that increases the effective width of the attenuator, obtain the Engineer’s approval to use the transition assembly before ordering the attenuator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684A525E" w14:textId="77777777" w:rsidR="00A963F0" w:rsidRPr="00695193" w:rsidRDefault="00A963F0" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Furnish and deliver the impact attenuator to the job site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BDB281" w14:textId="746497D2" w:rsidR="00A963F0" w:rsidRPr="00695193" w:rsidRDefault="000C6D13" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure p</w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rior to attenuator installation, the attenuator manufacturer or authorized attenuator vendor in Michigan provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Engineer with the name, telephone number and electronic mail (e-mail) address of a manufacturer’s representative or vendor’s representative assigned to th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ensure t</w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he manufacturer’s representative or vendor’s representative ha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thorough knowledge of the attenuator and related components being installed. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The manufacturer’s representative or vendor</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4598" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s representative cannot be employed, either directly or under contract, by the Contractor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor is prohibited from acting as the manufacturer’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>representative or the vendor’s representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D79E6DF" w14:textId="77777777" w:rsidR="00A06232" w:rsidRPr="00695193" w:rsidRDefault="002974BE" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rovide an employee trained by the manufacturer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the proper installation of the impact attenuator system supplied for the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041F6353" w14:textId="72E13C94" w:rsidR="00C843BC" w:rsidRPr="00695193" w:rsidRDefault="00C843BC" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Construct any required concrete base pad</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06F41" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, anchor block</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06F41" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or concrete backup unit</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06F41" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s with steel reinforcement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23421" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>accord</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23421" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the plans and/or manufacturer’s specifications.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construction of concrete base pads, anchor blocks or concrete backup units without steel reinforcement </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prohibited.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hen the MDOT plans </w:t>
+      </w:r>
+      <w:r w:rsidR="000D432A" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or the requirements of this special provision </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>conflict with the manufacturer’s specifications, the requirements of t</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0D80" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he MDOT plans </w:t>
+      </w:r>
+      <w:r w:rsidR="000D432A" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or this special provision </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
-      <w:r w:rsidR="00C843BC" w:rsidRPr="003C437E">
-[...29 lines deleted...]
-        <w:t>908 of the Standard Specifications for Construction.</w:t>
+      <w:r w:rsidR="005A0D80" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e followed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8078FC" w14:textId="77777777" w:rsidR="004069AA" w:rsidRPr="003C437E" w:rsidRDefault="004069AA" w:rsidP="003C437E">
+    <w:p w14:paraId="7206BD3F" w14:textId="7EDF34B7" w:rsidR="00A963F0" w:rsidRPr="00695193" w:rsidRDefault="000C6D13" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure t</w:t>
+      </w:r>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he manufacturer’s representative and/or vendor’s representative </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A963F0" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on-site to witness the attenuator installation, including the final torque-check of all attenuator anchors.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="14AE1039" w14:textId="1EC661A1" w:rsidR="004533B4" w:rsidRPr="003C437E" w:rsidRDefault="00C55C73" w:rsidP="003C437E">
+    <w:p w14:paraId="49D3C17C" w14:textId="53F6479E" w:rsidR="00A963F0" w:rsidRPr="00695193" w:rsidRDefault="00A963F0" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:left="360" w:firstLine="360"/>
-[...61 lines deleted...]
-        <w:t>912 of the Standard Specifications for Construction.</w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contact the Engineer at least 24 hours prior to attenuator installation and provide the attenuator installation date.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unless otherwise directed by the Engineer, </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Engineer </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D13" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> present during attenuator installation and the final torque-check of all attenuator anchors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B128C8" w14:textId="77777777" w:rsidR="004533B4" w:rsidRPr="003C437E" w:rsidRDefault="004533B4" w:rsidP="003C437E">
+    <w:p w14:paraId="69828E18" w14:textId="77777777" w:rsidR="00C843BC" w:rsidRPr="00695193" w:rsidRDefault="00C843BC" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Install the unit and connect the unit to the backup and to the front anchoring system as required for proper installation of the system.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B7664D6" w14:textId="78CA65C6" w:rsidR="00A06232" w:rsidRPr="003C437E" w:rsidRDefault="003F6FD3" w:rsidP="003C437E">
+    <w:p w14:paraId="1183D7E7" w14:textId="77777777" w:rsidR="00600027" w:rsidRPr="00695193" w:rsidRDefault="00600027" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Furnish and install attenuator transition assemblies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(including guardrail beam elements, guardrail posts, guardrail blocks, and miscellaneous hardware)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, transition panels, end panels, and other miscellaneous accessories required for proper connection to guardrail, concrete barrier, or other concrete </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>structure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  Install these items per manufacturer’s specifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0293B938" w14:textId="45DDF420" w:rsidR="00600027" w:rsidRPr="00695193" w:rsidRDefault="00600027" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Furnish and install an object marker, with alternating black and yellow stripes, to the nose of the attenuator.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80FD7" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he object marker </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80FD7" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> constructed and installed </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37A43" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>accord</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37A43" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the diagram titled “Impact Attenuator Object Marker” WZD-150 Series.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6F55DF" w14:textId="77777777" w:rsidR="00600027" w:rsidRPr="00695193" w:rsidRDefault="00600027" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Attachments to the attenuator (appurtenances) approved by the attenuator manufacturer may be installed per manufacturer’s specifications.  Do not attach unapproved appurtenances to the attenuator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782A0630" w14:textId="6EEB3AED" w:rsidR="00C843BC" w:rsidRPr="00695193" w:rsidRDefault="00C843BC" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide written certification to the Engineer that the attenuator is installed </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37A43" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>accord</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37A43" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the plans, manufacturer’s specifications and guidelines, and this special provision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E384277" w14:textId="77777777" w:rsidR="005742E9" w:rsidRPr="00695193" w:rsidRDefault="005742E9" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="360"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003C437E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>c.</w:t>
-[...989 lines deleted...]
-        </w:rPr>
         <w:t>d.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C437E">
+      <w:r w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Measurement and Payment.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C437E">
+      <w:r w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00413A95" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The completed work</w:t>
       </w:r>
-      <w:r w:rsidR="002974BE" w:rsidRPr="003C437E">
+      <w:r w:rsidR="002974BE" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00413A95" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as described</w:t>
       </w:r>
-      <w:r w:rsidR="002974BE" w:rsidRPr="003C437E">
+      <w:r w:rsidR="002974BE" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00413A95" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C437E">
+      <w:r w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will be measured and paid for </w:t>
       </w:r>
-      <w:r w:rsidR="00B9030B" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">at the contract unit price </w:t>
       </w:r>
-      <w:r w:rsidR="00413A95" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">using the following </w:t>
       </w:r>
-      <w:r w:rsidR="00B9030B" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pay item:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5ABD14" w14:textId="77777777" w:rsidR="005742E9" w:rsidRPr="003C437E" w:rsidRDefault="005742E9" w:rsidP="003C437E">
+    <w:p w14:paraId="471466AE" w14:textId="77777777" w:rsidR="005742E9" w:rsidRPr="00695193" w:rsidRDefault="005742E9" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Pay Item</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Pay Unit</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="471466AE" w14:textId="77777777" w:rsidR="005742E9" w:rsidRPr="003C437E" w:rsidRDefault="005742E9" w:rsidP="003C437E">
+    <w:p w14:paraId="39763F17" w14:textId="0467AD22" w:rsidR="005742E9" w:rsidRPr="00695193" w:rsidRDefault="005742E9" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="right" w:pos="9360"/>
-        </w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...52 lines deleted...]
-      <w:r w:rsidRPr="003C437E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Impact Attenuator</w:t>
       </w:r>
-      <w:r w:rsidR="00413A95" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="001042F9" w:rsidRPr="003C437E">
+      <w:r w:rsidR="001042F9" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00197A69" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00197A69" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00A37A43">
+      <w:r w:rsidR="00A37A43" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">est </w:t>
       </w:r>
-      <w:r w:rsidR="00197A69" w:rsidRPr="003C437E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00197A69" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00A37A43">
+      <w:r w:rsidR="00A37A43" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>evel</w:t>
       </w:r>
-      <w:r w:rsidR="00197A69" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00197A69" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>-3</w:t>
       </w:r>
-      <w:r w:rsidR="00B9030B" w:rsidRPr="003C437E">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001042F9" w:rsidRPr="003C437E">
+      <w:r w:rsidR="001042F9" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Furn </w:t>
       </w:r>
-      <w:r w:rsidR="002974BE" w:rsidRPr="003C437E">
+      <w:r w:rsidR="002974BE" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="001042F9" w:rsidRPr="003C437E">
+      <w:r w:rsidR="001042F9" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Install</w:t>
       </w:r>
-      <w:r w:rsidR="00413A95" w:rsidRPr="003C437E">
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C437E">
+      <w:r w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Type</w:t>
       </w:r>
-      <w:r w:rsidR="002974BE" w:rsidRPr="003C437E">
+      <w:r w:rsidR="002974BE" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002974BE" w:rsidRPr="003C437E">
+      <w:r w:rsidR="002974BE" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C437E">
+      <w:r w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Each</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085F33FE" w14:textId="77777777" w:rsidR="001042F9" w:rsidRPr="003C437E" w:rsidRDefault="001042F9" w:rsidP="003C437E">
+    <w:p w14:paraId="475A5A8F" w14:textId="3DE5F27E" w:rsidR="00A06232" w:rsidRPr="00695193" w:rsidRDefault="002974BE" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>mpact Attenuator</w:t>
+      </w:r>
+      <w:r w:rsidR="00760F4D" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C601E" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37A43" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001C601E" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37A43" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>evel</w:t>
+      </w:r>
+      <w:r w:rsidR="001C601E" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Furn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Install</w:t>
+      </w:r>
+      <w:r w:rsidR="009E09CE" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, Type __</w:t>
+      </w:r>
+      <w:r w:rsidR="00633718" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> includes all materials, labor, </w:t>
+      </w:r>
+      <w:r w:rsidR="00413A95" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>and equipment r</w:t>
+      </w:r>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>equired to:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="475A5A8F" w14:textId="3DE5F27E" w:rsidR="00A06232" w:rsidRPr="003C437E" w:rsidRDefault="002974BE" w:rsidP="003C437E">
+    <w:p w14:paraId="6E32448D" w14:textId="77777777" w:rsidR="00A06232" w:rsidRPr="00695193" w:rsidRDefault="002974BE" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-          <w:b/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Furnish an</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d deliver the impact </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>attenuator;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="63B01861" w14:textId="77777777" w:rsidR="00A06232" w:rsidRPr="00695193" w:rsidRDefault="002974BE" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Construct the base pad, anchor bl</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ock and/or concrete backup </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>unit;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="36811F7A" w14:textId="514084FE" w:rsidR="00A06232" w:rsidRPr="00695193" w:rsidRDefault="002974BE" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Install the attenuator (including all hardware and appurtenances) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37A43" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>accord</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37A43" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the plans, manufacturer’s specifications and guidelines, and this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">special </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>provision</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="54DAE5C1" w14:textId="77777777" w:rsidR="00A06232" w:rsidRPr="00695193" w:rsidRDefault="002974BE" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Connect the unit to the backup and to the fro</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nt anchoring system as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>required;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4553A03D" w14:textId="77777777" w:rsidR="00A06232" w:rsidRPr="00695193" w:rsidRDefault="002974BE" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Provide a trained installer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on-site during </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>installation;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="438C2065" w14:textId="674CDF3B" w:rsidR="009814CB" w:rsidRPr="00695193" w:rsidRDefault="009814CB" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80FD7" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide a manufacturer’s representative and/or vendor’s representative on-site during attenuator installation, including the final torque-check of all attenuator </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>anchors;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="76593618" w14:textId="0B1CD4DF" w:rsidR="00A06232" w:rsidRPr="00695193" w:rsidRDefault="009814CB" w:rsidP="00695193">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Furnish and install all necessary transition assemblies, transition panels, end panels, and other miscellaneous accessories required for proper connection to guardrail, concrete barrier, or other concrete structure. </w:t>
+      </w:r>
+      <w:r w:rsidR="002974BE" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C601E" w:rsidRPr="003C437E">
-[...99 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This includes </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>furnishing and installing guardrail beam elements, guardrail posts, guardrail blocks, and miscellaneous hardware r</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equired for proper installation, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B9030B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7050FE22" w14:textId="77777777" w:rsidR="00A06232" w:rsidRPr="003C437E" w:rsidRDefault="00A06232" w:rsidP="003C437E">
+    <w:p w14:paraId="7A51C63C" w14:textId="6C1F1AD8" w:rsidR="00A06232" w:rsidRPr="00695193" w:rsidRDefault="009814CB" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033362B" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A06232" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Furnish and install an object marker to the nose of the attenuator.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E32448D" w14:textId="77777777" w:rsidR="00A06232" w:rsidRPr="003C437E" w:rsidRDefault="002974BE" w:rsidP="003C437E">
+    <w:p w14:paraId="5A03A39B" w14:textId="6576F443" w:rsidR="00600027" w:rsidRPr="00695193" w:rsidRDefault="00600027" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:left="360" w:firstLine="360"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="0033362B" w:rsidRPr="003C437E">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor is responsible for furnishing attenuators, transition assemblies, and associated hardware </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37A43" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>the requirements of this special provision.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80FD7" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80FD7" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure a</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ttenuators, transition assemblies, and/or associated hardware not conforming to the requirements of this special provision </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80FD7" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rejected by the Department, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80FD7" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D34" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e removed and replaced with devices meeting the requirements of this special provision at no additional cost to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37A43" w:rsidRPr="00695193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D34" w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0033362B" w:rsidRPr="003C437E">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="197CCC23" w14:textId="77777777" w:rsidR="0033362B" w:rsidRPr="003C437E" w:rsidRDefault="0033362B" w:rsidP="003C437E">
+    <w:p w14:paraId="60ECC55A" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
-[...579 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C437E">
+      <w:r w:rsidRPr="00695193">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Table 1.  Approved Attenuator Types and Manufacturers</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9540" w:type="dxa"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblW w:w="9660" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="72" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="72" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCaption w:val="Approved Attenuator Types and Manufacturers"/>
+        <w:tblDescription w:val="This table provides the various type of impact attenuators, the description of each type, the approved attenuators for each type and the manufcturer of each approved attenuator."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1242"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3450"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="2687"/>
+        <w:gridCol w:w="2159"/>
+        <w:gridCol w:w="3448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="46BC912A" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="46BC912A" w14:textId="77777777" w:rsidTr="00092319">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="765BE642" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="765BE642" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00092319">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
+            <w:r w:rsidRPr="00695193">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Attenuator Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9D66A4" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="3E9D66A4" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00092319">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
+            <w:r w:rsidRPr="00695193">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="37777460" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="37777460" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00092319">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
+            <w:r w:rsidRPr="00695193">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Approved </w:t>
             </w:r>
-            <w:r w:rsidRPr="003C437E">
+            <w:r w:rsidRPr="00695193">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Attenuators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB855B2" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="7CB855B2" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00092319">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
+            <w:r w:rsidRPr="00695193">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Manufacturer of Each Respective Attenuator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="46C79FE6" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="46C79FE6" w14:textId="77777777" w:rsidTr="00695193">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B19C9B4" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="4B19C9B4" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="375BE93D" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="375BE93D" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>24 inch Standard Attenuator (Protects object up to 24 inches in width)</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24 inch</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Standard Attenuator (Protects object up to 24 inches in width)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0FA3BF" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="5C0FA3BF" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>1)  Quadguard II</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F09C761" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="5F09C761" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>2)  TAU-II</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1532AAC9" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="1532AAC9" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>3)  Quadguard Elite</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Elite</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53CE8CA0" w14:textId="1F85A866" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="53CE8CA0" w14:textId="1F85A866" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>4)  SCI 100 GM</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  SCI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 GM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35F5CB64" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="35F5CB64" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>5)  TAU-II-R</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II-R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31887912" w14:textId="659A26C5" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="31887912" w14:textId="659A26C5" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00833BBB" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B9974CA" w14:textId="4FD0C076" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="5B9974CA" w14:textId="4FD0C076" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29224DA3" w14:textId="36458BB0" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="29224DA3" w14:textId="36458BB0" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="00833BBB" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00833BBB" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24094168" w14:textId="250CBEEC" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="24094168" w14:textId="250CBEEC" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Hill &amp; Smith</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="00833BBB" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00833BBB" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Smith</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="121EE86F" w14:textId="7505315B" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="121EE86F" w14:textId="7505315B" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="4A5CD992" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="4A5CD992" w14:textId="77777777" w:rsidTr="00695193">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="734E0F85" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="734E0F85" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14B660C6" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="14B660C6" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>30 inch Standard Attenuator (Protects object up to 30 inches in width)</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30 inch</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Standard Attenuator (Protects object up to 30 inches in width)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33AB3E5C" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="33AB3E5C" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>1)  Quadguard II</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B840C43" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="4B840C43" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>2)  TAU-II</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23D75310" w14:textId="63437727" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="23D75310" w14:textId="63437727" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>3)  Quadguard Elite</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Elite</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="169A55CC" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="169A55CC" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>4)  TAU-II-R</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II-R</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39DA2370" w14:textId="77777777" w:rsidR="00767D34" w:rsidRPr="003C437E" w:rsidRDefault="00767D34" w:rsidP="003C437E">
+          <w:p w14:paraId="39DA2370" w14:textId="77777777" w:rsidR="00767D34" w:rsidRPr="00695193" w:rsidRDefault="00767D34" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>5)  SCI 100 GM</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  SCI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 GM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="008E5F9A" w14:textId="2E3F0031" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="008E5F9A" w14:textId="2E3F0031" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="00833BBB" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00833BBB" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70F6373D" w14:textId="3777B1B5" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="70F6373D" w14:textId="3777B1B5" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30B20404" w14:textId="3F1F0174" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="30B20404" w14:textId="3F1F0174" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="00833BBB" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00833BBB" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3850DF33" w14:textId="61F83EDF" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="3850DF33" w14:textId="61F83EDF" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="118F87E3" w14:textId="2526F9CC" w:rsidR="00767D34" w:rsidRPr="003C437E" w:rsidRDefault="00767D34" w:rsidP="003C437E">
+          <w:p w14:paraId="118F87E3" w14:textId="2526F9CC" w:rsidR="00767D34" w:rsidRPr="00695193" w:rsidRDefault="00767D34" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Hill &amp; Smith</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="00833BBB" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00833BBB" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="19D447D9" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="19D447D9" w14:textId="77777777" w:rsidTr="00695193">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6713822A" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="6713822A" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72757413" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="72757413" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>36 inch Standard Attenuator (Protects object up to 36 inches in width)</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>36 inch</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Standard Attenuator (Protects object up to 36 inches in width)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF2EF8C" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="1EF2EF8C" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>1)  Quadguard II</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68DC7E09" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="68DC7E09" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>2)  TAU-II</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F826436" w14:textId="6349BFE7" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="2F826436" w14:textId="6349BFE7" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>3)  Quadguard Elite</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Elite</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="384B296F" w14:textId="69859B73" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="384B296F" w14:textId="69859B73" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  TAU-II-R</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II-R</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36815B8B" w14:textId="17D797C5" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="36815B8B" w14:textId="17D797C5" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  REACT 350</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  REACT</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 350</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BA1C3A2" w14:textId="4BFA4061" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="1BA1C3A2" w14:textId="4BFA4061" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  REACT 350 II</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  REACT</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 350 II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27DAD30D" w14:textId="6B977C25" w:rsidR="00767D34" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="27DAD30D" w14:textId="6B977C25" w:rsidR="00767D34" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00767D34" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  SCI 100 GM</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00767D34" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  SCI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00767D34" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 GM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10DF7237" w14:textId="1F53F4FC" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="10DF7237" w14:textId="1F53F4FC" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="672D6F4F" w14:textId="4EA5C924" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="672D6F4F" w14:textId="4EA5C924" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="551426E7" w14:textId="1C2F4EEE" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="551426E7" w14:textId="1C2F4EEE" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10F1729F" w14:textId="423E23EC" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="10F1729F" w14:textId="423E23EC" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004E7ED3" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19C6FD01" w14:textId="65360B74" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="19C6FD01" w14:textId="65360B74" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004063B4" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01E4DA09" w14:textId="65623FC6" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="01E4DA09" w14:textId="65623FC6" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004063B4" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="438D2BC0" w14:textId="6F5FA3F3" w:rsidR="00CF60B6" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="438D2BC0" w14:textId="6F5FA3F3" w:rsidR="00CF60B6" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00767D34" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00767D34" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004063B4" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Hill &amp; Smith</w:t>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="7B1F14E8" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="7B1F14E8" w14:textId="77777777" w:rsidTr="00695193">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD50F84" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="7FD50F84" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC14A4B" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="2BC14A4B" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>48 inch Standard Attenuator (Protects object up to 48 inches in width)</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>48 inch</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Standard Attenuator (Protects object up to 48 inches in width)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="314BE528" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="314BE528" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>1)  Quadguard II</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47A2F511" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="47A2F511" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>2)  TAU-II</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51A0563B" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="51A0563B" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>3)  TAU-II-R</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II-R</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F18F319" w14:textId="77777777" w:rsidR="00767D34" w:rsidRPr="003C437E" w:rsidRDefault="00767D34" w:rsidP="003C437E">
+          <w:p w14:paraId="0F18F319" w14:textId="77777777" w:rsidR="00767D34" w:rsidRPr="00695193" w:rsidRDefault="00767D34" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>4)  SCI 100 GM</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  SCI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 GM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B32BB81" w14:textId="4321877B" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="4B32BB81" w14:textId="4321877B" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74503141" w14:textId="27FEEC11" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="74503141" w14:textId="27FEEC11" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="437E924F" w14:textId="24A7C11C" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="437E924F" w14:textId="24A7C11C" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69BFB8BD" w14:textId="6FA373D0" w:rsidR="00767D34" w:rsidRPr="003C437E" w:rsidRDefault="00767D34" w:rsidP="003C437E">
+          <w:p w14:paraId="69BFB8BD" w14:textId="6FA373D0" w:rsidR="00767D34" w:rsidRPr="00695193" w:rsidRDefault="00767D34" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Hill &amp; Smith</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="49A3946F" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="49A3946F" w14:textId="77777777" w:rsidTr="00695193">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7271F7D9" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="7271F7D9" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="193E2B82" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="193E2B82" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>69 inch Standard Attenuator (Protects object up to 69 inches in width)</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>69 inch</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Standard Attenuator (Protects object up to 69 inches in width)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0117CE75" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="0117CE75" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>1)  Quadguard II</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="095802C6" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="095802C6" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>2)  TAU-II</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10B00DA6" w14:textId="6C9EEB1F" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="10B00DA6" w14:textId="6C9EEB1F" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>3)  Quadguard Elite</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Elite</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D08507D" w14:textId="02F4727F" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="4D08507D" w14:textId="02F4727F" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  TAU-II-R</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II-R</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5304AFED" w14:textId="76D92755" w:rsidR="00767D34" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="5304AFED" w14:textId="76D92755" w:rsidR="00767D34" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00767D34" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  SCI 100 GM</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00767D34" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  SCI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00767D34" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 GM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75DDF774" w14:textId="27AEE825" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="75DDF774" w14:textId="27AEE825" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F6B0D9B" w14:textId="14B3925F" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="5F6B0D9B" w14:textId="14B3925F" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C8091CC" w14:textId="085E6E83" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="7C8091CC" w14:textId="085E6E83" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B662DA0" w14:textId="395F00FE" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="6B662DA0" w14:textId="395F00FE" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004E7ED3" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49F15054" w14:textId="012E87E9" w:rsidR="00767D34" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="49F15054" w14:textId="012E87E9" w:rsidR="00767D34" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00767D34" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00767D34" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004063B4" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Hill &amp; Smith</w:t>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="3BD945B8" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="3BD945B8" w14:textId="77777777" w:rsidTr="00695193">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23825213" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="23825213" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59935E05" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="59935E05" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>90 inch Standard Attenuator (Protects object up to 90 inches in width)</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90 inch</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Standard Attenuator (Protects object up to 90 inches in width)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="058ACBB9" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="058ACBB9" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>1)  Quadguard II</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38B62CE2" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="38B62CE2" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>2)  TAU-II</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4214AA87" w14:textId="7120B063" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="4214AA87" w14:textId="7120B063" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>3)  Quadguard Elite</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Elite</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DDED144" w14:textId="658898D8" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="2DDED144" w14:textId="658898D8" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  TAU-II-R</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II-R</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="580ED779" w14:textId="445C885C" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="580ED779" w14:textId="445C885C" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="001C3C19" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  SCI 100 GM</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001C3C19" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  SCI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001C3C19" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 GM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6D1885" w14:textId="0E1BAF65" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="4C6D1885" w14:textId="0E1BAF65" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10527ECF" w14:textId="36C41029" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="10527ECF" w14:textId="36C41029" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="341D4240" w14:textId="2A25B0D5" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="341D4240" w14:textId="2A25B0D5" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="618358BB" w14:textId="71A95DCB" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="618358BB" w14:textId="71A95DCB" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004E7ED3" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06EFE2B7" w14:textId="0329BCFF" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="06EFE2B7" w14:textId="0329BCFF" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="001C3C19" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001C3C19" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004063B4" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Hill &amp; Smith</w:t>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="61AC7FF1" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="61AC7FF1" w14:textId="77777777" w:rsidTr="00695193">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19548960" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="19548960" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B26E012" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="5B26E012" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24 inch Low-Maintenance Attenuator (Protects object up to 24 inches in width)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D6EF537" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="7D6EF537" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>1)  Quadguard Elite</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Elite</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C247A7" w14:textId="73442B9F" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="24C247A7" w14:textId="73442B9F" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>2)  SCI 100 GM</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  SCI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 GM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C439122" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="4C439122" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>3)  TAU-II-R</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II-R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5723996C" w14:textId="194A5A51" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="5723996C" w14:textId="194A5A51" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BC1966F" w14:textId="5477A107" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="0BC1966F" w14:textId="5477A107" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Hill &amp; Smith</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Smith</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CB4DDC5" w14:textId="0C696DF3" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="1CB4DDC5" w14:textId="0C696DF3" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="723EFEBC" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="723EFEBC" w14:textId="77777777" w:rsidTr="00695193">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31B5354A" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="31B5354A" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCA3193" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="0FCA3193" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30 inch Low-Maintenance Attenuator (Protects object up to 30 inches in width)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADC9823" w14:textId="43ABC60A" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="5ADC9823" w14:textId="43ABC60A" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>1)  Quadguard Elite</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Elite</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BC55858" w14:textId="473EACF4" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="5BC55858" w14:textId="473EACF4" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>SCI 100 GM</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="00E402B8" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SCI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E402B8" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 GM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CDB1BCF" w14:textId="77777777" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="001C3C19" w:rsidP="003C437E">
+          <w:p w14:paraId="3CDB1BCF" w14:textId="77777777" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="001C3C19" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3) TAU-II-R</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC6A6FF" w14:textId="2FD94167" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="3CC6A6FF" w14:textId="2FD94167" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C015376" w14:textId="3CAEE91B" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="2C015376" w14:textId="3CAEE91B" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Hill &amp; Smith</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Smith</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49EBB301" w14:textId="1D317EBD" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="001C3C19" w:rsidP="003C437E">
+          <w:p w14:paraId="49EBB301" w14:textId="1D317EBD" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="001C3C19" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="39AE1ADD" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="39AE1ADD" w14:textId="77777777" w:rsidTr="00695193">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75BF562C" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="75BF562C" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4859DB22" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="4859DB22" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>36 inch Low-Maintenance Attenuator (Protects object up to 36 inches in width)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23795538" w14:textId="49A0A65C" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="23795538" w14:textId="49A0A65C" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>1)  Quadguard Elite</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Elite</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00C701D1" w14:textId="0E3077DC" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="00C701D1" w14:textId="0E3077DC" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  REACT 350</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  REACT</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 350</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D9D5270" w14:textId="6C5A1AE7" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="6D9D5270" w14:textId="6C5A1AE7" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  REACT 350 II</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  REACT</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 350 II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="477096A3" w14:textId="25477C57" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="477096A3" w14:textId="25477C57" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  TAU-II-R</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II-R</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="454FCBA6" w14:textId="4279DE36" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="454FCBA6" w14:textId="4279DE36" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="001C3C19" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  SCI 100 GM</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001C3C19" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  SCI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001C3C19" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 GM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5998013E" w14:textId="0ED7C88B" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="5998013E" w14:textId="0ED7C88B" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="377496B8" w14:textId="07353299" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="377496B8" w14:textId="07353299" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004063B4" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EC6D99A" w14:textId="1EE2D09B" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="0EC6D99A" w14:textId="1EE2D09B" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004063B4" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D96AABB" w14:textId="15E2A80B" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="7D96AABB" w14:textId="15E2A80B" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004E7ED3" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1820B435" w14:textId="5310401F" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="1820B435" w14:textId="5310401F" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="001C3C19" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001C3C19" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004063B4" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Hill &amp; Smith</w:t>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="0C869427" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="0C869427" w14:textId="77777777" w:rsidTr="00695193">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6749604E" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="6749604E" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0500903E" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="0500903E" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>60 inch Low-Maintenance Attenuator (Protects object up to 60 inches in width)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01AA5053" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="01AA5053" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>1)  REACT 350 Wide</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  REACT</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 350 Wide</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD843A9" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="7DD843A9" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>2)  TAU-II-R</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II-R</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CA89D7C" w14:textId="77777777" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="001C3C19" w:rsidP="003C437E">
+          <w:p w14:paraId="6CA89D7C" w14:textId="77777777" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="001C3C19" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>3)  SCI 100 GM</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  SCI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 GM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BAE836D" w14:textId="3178B6DC" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="1BAE836D" w14:textId="3178B6DC" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10F4BD4C" w14:textId="7026F27E" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="10F4BD4C" w14:textId="7026F27E" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="180ED824" w14:textId="06DD4A52" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="001C3C19" w:rsidP="003C437E">
+          <w:p w14:paraId="180ED824" w14:textId="06DD4A52" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="001C3C19" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Hill &amp; Smith</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="512D0AFE" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="512D0AFE" w14:textId="77777777" w:rsidTr="00695193">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21EE630D" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="21EE630D" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="515ABD1E" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="515ABD1E" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>69 inch Low-Maintenance Attenuator (Protects object up to 69 inches in width)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2116081C" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="2116081C" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>1)  Quadguard Elite</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Elite</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29C89BFA" w14:textId="47EE159E" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="29C89BFA" w14:textId="47EE159E" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  TAU-II-R</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II-R</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10148D88" w14:textId="13C03A13" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="10148D88" w14:textId="13C03A13" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="001C3C19" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  SCI 100 GM</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001C3C19" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  SCI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001C3C19" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 GM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F86475C" w14:textId="7278D0E0" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="7F86475C" w14:textId="7278D0E0" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="297790E8" w14:textId="0E2EAA5C" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="297790E8" w14:textId="0E2EAA5C" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004E7ED3" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AFEEF3E" w14:textId="3CCC50BD" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="6AFEEF3E" w14:textId="3CCC50BD" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="001C3C19" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001C3C19" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004063B4" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Hill &amp; Smith</w:t>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="41D637B4" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="41D637B4" w14:textId="77777777" w:rsidTr="00695193">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480B9AA6" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="480B9AA6" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0038AD1F" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="0038AD1F" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>90 inch Low-Maintenance Attenuator (Protects object up to 90 inches in width)</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 inch Low-Maintenance Attenuator </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(Protects object up to 90 inches in width)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1956376F" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="1956376F" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>1)  Quadguard Elite</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Quadguard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Elite</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6724A153" w14:textId="66101B67" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="6724A153" w14:textId="66101B67" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  TAU-II-R</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II-R</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="034DDAED" w14:textId="12F82D9D" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="034DDAED" w14:textId="12F82D9D" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="001C3C19" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>)  SCI 100 GM</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001C3C19" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  SCI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001C3C19" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 GM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD46D8B" w14:textId="05423E27" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="5CD46D8B" w14:textId="05423E27" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02CDFB81" w14:textId="51D9C701" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="02CDFB81" w14:textId="51D9C701" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A07AB2" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07AB2" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004E7ED3" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation </w:t>
+            </w:r>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33363684" w14:textId="55CB4E8F" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="00CF60B6" w:rsidP="003C437E">
+          <w:p w14:paraId="33363684" w14:textId="55CB4E8F" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="00CF60B6" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="001C3C19" w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001C3C19" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
-            <w:r w:rsidR="004063B4" w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>Hill &amp; Smith</w:t>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="5313B5C6" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="5313B5C6" w14:textId="77777777" w:rsidTr="00695193">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5223C563" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="5223C563" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41584E5E" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="41584E5E" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96 inch Low-Maintenance Attenuator (Protects object up to 96 inches in width)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73C33919" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="73C33919" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>1)  REACT 350 Wide</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  REACT</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 350 Wide</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="237262D4" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="237262D4" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>2)  TAU-II-R</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  TAU</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-II-R</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76462479" w14:textId="77777777" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="001C3C19" w:rsidP="003C437E">
+          <w:p w14:paraId="76462479" w14:textId="77777777" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="001C3C19" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>3)  SCI 100 GM</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  SCI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 GM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF21E67" w14:textId="7391B576" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="7BF21E67" w14:textId="7391B576" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12855DB7" w14:textId="650B9527" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="12855DB7" w14:textId="650B9527" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Lindsay Transportation Solutions</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lindsay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E7ED3" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transportation Solutions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2168F88B" w14:textId="5F484813" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="001C3C19" w:rsidP="003C437E">
+          <w:p w14:paraId="2168F88B" w14:textId="5F484813" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="001C3C19" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Hill &amp; Smith</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w14:paraId="693BB474" w14:textId="77777777" w:rsidTr="00D74C36">
+      <w:tr w:rsidR="00A07AB2" w:rsidRPr="00695193" w14:paraId="693BB474" w14:textId="77777777" w:rsidTr="00695193">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36315F7F" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="36315F7F" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F295A90" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="1F295A90" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>120 inch Low-Maintenance Attenuator (Protects object up to 120 inches in width)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10840E79" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="10840E79" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>1)  REACT 350 Wide</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  REACT</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 350 Wide</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="352BE85D" w14:textId="77777777" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="001C3C19" w:rsidP="003C437E">
+          <w:p w14:paraId="352BE85D" w14:textId="77777777" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="001C3C19" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...4 lines deleted...]
-              <w:t>2)  SCI 100 GM</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  SCI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 GM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="707DF84C" w14:textId="7301E05C" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+          <w:p w14:paraId="707DF84C" w14:textId="7301E05C" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Trinity Highway Products</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highway Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BAB6483" w14:textId="2A0912FF" w:rsidR="001C3C19" w:rsidRPr="003C437E" w:rsidRDefault="001C3C19" w:rsidP="003C437E">
+          <w:p w14:paraId="2BAB6483" w14:textId="2A0912FF" w:rsidR="001C3C19" w:rsidRPr="00695193" w:rsidRDefault="001C3C19" w:rsidP="00695193">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C437E">
-[...11 lines deleted...]
-              <w:t>Hill &amp; Smith</w:t>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004063B4" w:rsidRPr="00695193">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3286AF31" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidRDefault="00A07AB2" w:rsidP="003C437E">
+    <w:p w14:paraId="3286AF31" w14:textId="77777777" w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidRDefault="00A07AB2" w:rsidP="00695193">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A07AB2" w:rsidRPr="003C437E" w:rsidSect="003C437E">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="00A07AB2" w:rsidRPr="00695193" w:rsidSect="003C437E">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
       <w:footnotePr>
         <w:numFmt w:val="lowerLetter"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="lowerLetter"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72BAB31C" w14:textId="77777777" w:rsidR="00D55E8E" w:rsidRDefault="00D55E8E">
+    <w:p w14:paraId="1A80C80F" w14:textId="77777777" w:rsidR="006814C8" w:rsidRDefault="006814C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75FCA430" w14:textId="77777777" w:rsidR="00D55E8E" w:rsidRDefault="00D55E8E">
+    <w:p w14:paraId="42D94190" w14:textId="77777777" w:rsidR="006814C8" w:rsidRDefault="006814C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="733DCCD3" w14:textId="77777777" w:rsidR="00D55E8E" w:rsidRDefault="00D55E8E"/>
+    <w:p w14:paraId="728273F6" w14:textId="77777777" w:rsidR="006814C8" w:rsidRDefault="006814C8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F10732C" w14:textId="77777777" w:rsidR="00D55E8E" w:rsidRDefault="00D55E8E">
+    <w:p w14:paraId="66804911" w14:textId="77777777" w:rsidR="006814C8" w:rsidRDefault="006814C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47C89FDD" w14:textId="77777777" w:rsidR="00D55E8E" w:rsidRDefault="00D55E8E">
+    <w:p w14:paraId="648C7A67" w14:textId="77777777" w:rsidR="006814C8" w:rsidRDefault="006814C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="65D62AD1" w14:textId="77777777" w:rsidR="00D55E8E" w:rsidRDefault="00D55E8E"/>
+    <w:p w14:paraId="57938D7F" w14:textId="77777777" w:rsidR="006814C8" w:rsidRDefault="006814C8"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="3CAAACE1" w14:textId="77777777" w:rsidR="000427F4" w:rsidRDefault="000427F4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79E4C7DF" w14:textId="02944ABB" w:rsidR="00723932" w:rsidRPr="00292F50" w:rsidRDefault="00723932" w:rsidP="00695193">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...8 lines deleted...]
-    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00723932">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>20CB800(</w:t>
     </w:r>
     <w:r w:rsidR="003C437E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>A010</w:t>
     </w:r>
     <w:r w:rsidRPr="00723932">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="499F1DE8" w14:textId="5782FA4D" w:rsidR="00C843BC" w:rsidRPr="00292F50" w:rsidRDefault="00742B10" w:rsidP="00292F50">
+  <w:p w14:paraId="499F1DE8" w14:textId="5782FA4D" w:rsidR="00C843BC" w:rsidRPr="00292F50" w:rsidRDefault="00742B10" w:rsidP="00695193">
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00292F50">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>G</w:t>
     </w:r>
     <w:r w:rsidR="00833BBB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>C</w:t>
     </w:r>
     <w:r w:rsidRPr="00292F50">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>B</w:t>
     </w:r>
     <w:r w:rsidR="00C843BC" w:rsidRPr="00292F50">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>:CT</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00C843BC" w:rsidRPr="00292F50">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C843BC" w:rsidRPr="00292F50">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00C843BC" w:rsidRPr="00292F50">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00C843BC" w:rsidRPr="00292F50">
       <w:rPr>
@@ -8251,101 +10202,102 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="003C437E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
     <w:r w:rsidR="00D74C36">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-21</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="77E06E25" w14:textId="61952040" w:rsidR="00C843BC" w:rsidRPr="00292F50" w:rsidRDefault="00D74C36" w:rsidP="00292F50">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77E06E25" w14:textId="61952040" w:rsidR="00C843BC" w:rsidRPr="00292F50" w:rsidRDefault="00D74C36" w:rsidP="00695193">
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00723932">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>CB</w:t>
     </w:r>
     <w:r w:rsidR="00C843BC" w:rsidRPr="00292F50">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>800(</w:t>
     </w:r>
     <w:r w:rsidR="003C437E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>A010</w:t>
     </w:r>
     <w:r w:rsidR="00C843BC" w:rsidRPr="00292F50">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -11224,190 +13176,193 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1098601673">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1143351697">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="481121559">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="307395559">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1421293571">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1543252614">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="562104656">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1709406707">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="67115975">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1084031989">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1016543055">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1072196509">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="39786905">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="726612375">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="980575851">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1223559485">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="96487781">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="348416242">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1771662044">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="451872013">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1331758829">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1781098119">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1098602309">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="505366673">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="837885164">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="235675626">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="241109015">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="25101425">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:val="bestFit" w:percent="219"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="360"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="lowerLetter"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="lowerLetter"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B4DFE"/>
     <w:rsid w:val="00003ADD"/>
     <w:rsid w:val="000045E2"/>
     <w:rsid w:val="00007B1A"/>
     <w:rsid w:val="0003336E"/>
     <w:rsid w:val="000427F4"/>
     <w:rsid w:val="000539FD"/>
     <w:rsid w:val="00057BB5"/>
     <w:rsid w:val="000613FC"/>
+    <w:rsid w:val="00092319"/>
     <w:rsid w:val="000A22F4"/>
     <w:rsid w:val="000A79D2"/>
     <w:rsid w:val="000B4DFE"/>
     <w:rsid w:val="000C6D13"/>
     <w:rsid w:val="000D432A"/>
     <w:rsid w:val="000D7496"/>
     <w:rsid w:val="001042F9"/>
     <w:rsid w:val="0010767B"/>
     <w:rsid w:val="00123CFA"/>
     <w:rsid w:val="0012527C"/>
     <w:rsid w:val="0012761A"/>
     <w:rsid w:val="00133753"/>
     <w:rsid w:val="00134F1B"/>
     <w:rsid w:val="00145372"/>
     <w:rsid w:val="00151E8A"/>
     <w:rsid w:val="00157033"/>
     <w:rsid w:val="00167DC2"/>
     <w:rsid w:val="0018161F"/>
     <w:rsid w:val="0019440D"/>
     <w:rsid w:val="00197A69"/>
     <w:rsid w:val="001B2BB4"/>
     <w:rsid w:val="001B2E8D"/>
     <w:rsid w:val="001C3C19"/>
     <w:rsid w:val="001C47DA"/>
     <w:rsid w:val="001C601E"/>
@@ -11438,77 +13393,80 @@
     <w:rsid w:val="003A3A65"/>
     <w:rsid w:val="003A3C07"/>
     <w:rsid w:val="003B5871"/>
     <w:rsid w:val="003B5B61"/>
     <w:rsid w:val="003C437E"/>
     <w:rsid w:val="003C56D7"/>
     <w:rsid w:val="003E1406"/>
     <w:rsid w:val="003F6FD3"/>
     <w:rsid w:val="004063B4"/>
     <w:rsid w:val="004069AA"/>
     <w:rsid w:val="00407AAD"/>
     <w:rsid w:val="00413A95"/>
     <w:rsid w:val="00423EC9"/>
     <w:rsid w:val="00424645"/>
     <w:rsid w:val="00430E6E"/>
     <w:rsid w:val="00447D53"/>
     <w:rsid w:val="00452099"/>
     <w:rsid w:val="004533B4"/>
     <w:rsid w:val="00466CFD"/>
     <w:rsid w:val="00466FD0"/>
     <w:rsid w:val="004718F4"/>
     <w:rsid w:val="00485828"/>
     <w:rsid w:val="004A0690"/>
     <w:rsid w:val="004A2380"/>
     <w:rsid w:val="004A7D43"/>
+    <w:rsid w:val="004B3645"/>
     <w:rsid w:val="004C45E9"/>
     <w:rsid w:val="004E6793"/>
     <w:rsid w:val="004E7ED3"/>
     <w:rsid w:val="00504862"/>
     <w:rsid w:val="00505E62"/>
     <w:rsid w:val="0051035C"/>
     <w:rsid w:val="00515DFE"/>
     <w:rsid w:val="00524F22"/>
     <w:rsid w:val="00532AA7"/>
     <w:rsid w:val="00561E78"/>
     <w:rsid w:val="005742E9"/>
     <w:rsid w:val="0058159D"/>
     <w:rsid w:val="00585A77"/>
     <w:rsid w:val="00586F83"/>
     <w:rsid w:val="00591937"/>
     <w:rsid w:val="005A0D80"/>
     <w:rsid w:val="005A3643"/>
     <w:rsid w:val="005B46B9"/>
     <w:rsid w:val="005C3B71"/>
     <w:rsid w:val="005F17A7"/>
     <w:rsid w:val="005F237B"/>
     <w:rsid w:val="005F2DA8"/>
     <w:rsid w:val="00600027"/>
     <w:rsid w:val="006135BF"/>
     <w:rsid w:val="00613611"/>
     <w:rsid w:val="00633718"/>
     <w:rsid w:val="00651F8E"/>
+    <w:rsid w:val="006814C8"/>
+    <w:rsid w:val="00695193"/>
     <w:rsid w:val="006B2CD7"/>
     <w:rsid w:val="006B36FC"/>
     <w:rsid w:val="006C07FB"/>
     <w:rsid w:val="006D0091"/>
     <w:rsid w:val="006D31CF"/>
     <w:rsid w:val="006D54DC"/>
     <w:rsid w:val="006E6DEC"/>
     <w:rsid w:val="006F038D"/>
     <w:rsid w:val="006F136B"/>
     <w:rsid w:val="00723932"/>
     <w:rsid w:val="00742B10"/>
     <w:rsid w:val="00754BFD"/>
     <w:rsid w:val="00760F4D"/>
     <w:rsid w:val="00767D34"/>
     <w:rsid w:val="00782C09"/>
     <w:rsid w:val="0078677A"/>
     <w:rsid w:val="00792F88"/>
     <w:rsid w:val="007A51F5"/>
     <w:rsid w:val="007A5F56"/>
     <w:rsid w:val="007B061E"/>
     <w:rsid w:val="007B4347"/>
     <w:rsid w:val="007D0B59"/>
     <w:rsid w:val="007D3196"/>
     <w:rsid w:val="0082472E"/>
     <w:rsid w:val="00826B1A"/>
@@ -11549,50 +13507,51 @@
     <w:rsid w:val="00B23421"/>
     <w:rsid w:val="00B349EA"/>
     <w:rsid w:val="00B45509"/>
     <w:rsid w:val="00B748A3"/>
     <w:rsid w:val="00B80FD7"/>
     <w:rsid w:val="00B9030B"/>
     <w:rsid w:val="00B9074C"/>
     <w:rsid w:val="00BA6A00"/>
     <w:rsid w:val="00BB425E"/>
     <w:rsid w:val="00BB6DF2"/>
     <w:rsid w:val="00BE1216"/>
     <w:rsid w:val="00BF3128"/>
     <w:rsid w:val="00BF7F95"/>
     <w:rsid w:val="00C05F15"/>
     <w:rsid w:val="00C21346"/>
     <w:rsid w:val="00C26713"/>
     <w:rsid w:val="00C31D6F"/>
     <w:rsid w:val="00C34102"/>
     <w:rsid w:val="00C34B84"/>
     <w:rsid w:val="00C46F83"/>
     <w:rsid w:val="00C55C73"/>
     <w:rsid w:val="00C72A5A"/>
     <w:rsid w:val="00C843BC"/>
     <w:rsid w:val="00CA1427"/>
     <w:rsid w:val="00CA6C1D"/>
+    <w:rsid w:val="00CB672A"/>
     <w:rsid w:val="00CC29BC"/>
     <w:rsid w:val="00CD1622"/>
     <w:rsid w:val="00CE111A"/>
     <w:rsid w:val="00CF2496"/>
     <w:rsid w:val="00CF60B6"/>
     <w:rsid w:val="00D03627"/>
     <w:rsid w:val="00D22C18"/>
     <w:rsid w:val="00D55E8E"/>
     <w:rsid w:val="00D62CEB"/>
     <w:rsid w:val="00D74C36"/>
     <w:rsid w:val="00D90FEC"/>
     <w:rsid w:val="00E15D29"/>
     <w:rsid w:val="00E16D0D"/>
     <w:rsid w:val="00E17D66"/>
     <w:rsid w:val="00E2713B"/>
     <w:rsid w:val="00E3534C"/>
     <w:rsid w:val="00E36213"/>
     <w:rsid w:val="00E402B8"/>
     <w:rsid w:val="00E524ED"/>
     <w:rsid w:val="00E531E2"/>
     <w:rsid w:val="00E63E8C"/>
     <w:rsid w:val="00E84C34"/>
     <w:rsid w:val="00E941E4"/>
     <w:rsid w:val="00EC192B"/>
     <w:rsid w:val="00EF1A87"/>
@@ -11611,65 +13570,65 @@
     <w:rsid w:val="00F91A02"/>
     <w:rsid w:val="00F97EE4"/>
     <w:rsid w:val="00FC4598"/>
     <w:rsid w:val="00FE51D3"/>
     <w:rsid w:val="00FF12AB"/>
     <w:rsid w:val="00FF1D20"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="186F875B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1D1BC588-0160-49A4-8F9A-A6A6BA914C71}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12020,50 +13979,69 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00695193"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -12158,76 +14136,89 @@
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C55C73"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00591937"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00695193"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2024820117">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12451,76 +14442,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>11470</Characters>
+  <Pages>6</Pages>
+  <Words>1985</Words>
+  <Characters>11380</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>367</Lines>
+  <Paragraphs>234</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MICHIGAN</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Michigan Department of Transportation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13391</CharactersWithSpaces>
+  <CharactersWithSpaces>13131</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MICHIGAN</dc:title>
   <dc:subject/>
   <dc:creator>Michigan Dept of Transportation</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>