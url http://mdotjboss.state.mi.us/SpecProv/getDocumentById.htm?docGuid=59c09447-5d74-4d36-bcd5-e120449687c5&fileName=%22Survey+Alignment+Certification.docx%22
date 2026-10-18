--- v0 (2025-12-14)
+++ v1 (2026-10-18)
@@ -1,362 +1,1767 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005255DC" w:rsidRPr="005F58C0" w:rsidRDefault="002C40A5" w:rsidP="005255DC">
-[...19 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5BE340AB" w14:textId="77777777" w:rsidR="0057284E" w:rsidRPr="0057284E" w:rsidRDefault="0057284E" w:rsidP="0057284E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0057284E">
         <w:t>SURVEY ALIGNMENT CERTIFICATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005255DC" w:rsidRPr="000D45E0" w:rsidRDefault="005255DC" w:rsidP="005255DC">
-[...9 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="5CB7628B" w14:textId="77777777" w:rsidR="0057284E" w:rsidRPr="0057284E" w:rsidRDefault="0057284E" w:rsidP="0057284E">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
-          <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D45E0">
+      <w:r w:rsidRPr="0057284E">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D45E0">
+      <w:r w:rsidRPr="0057284E">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D45E0">
+      <w:r w:rsidRPr="0057284E">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> being a Professional Surveyor in the State of Michigan do hereby certify </w:t>
       </w:r>
-      <w:r w:rsidR="005255DC" w:rsidRPr="000D45E0">
+      <w:r w:rsidRPr="0057284E">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
-          <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>that [list annotated names of all alignments for project] have been developed from [list all sources used, including survey data collected, previous plans, deeds, etc.] and that accuracy standards are in accordance with current MDOT Design Survey Standards.  This/These alignment(s) correctly represent(s) the conditions at the time the survey was completed and represent an accurate and careful retracement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005255DC" w:rsidRPr="000D45E0" w:rsidRDefault="005255DC" w:rsidP="005255DC">
+    <w:p w14:paraId="38ABFF1B" w14:textId="6C70BE65" w:rsidR="0057284E" w:rsidRPr="0057284E" w:rsidRDefault="0057284E" w:rsidP="0057284E">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...3 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00507BDA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000D45E0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00507BDA">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0057284E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>PLACE PROFESSIONAL SEAL HERE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005255DC" w:rsidRPr="000D45E0" w:rsidRDefault="005255DC" w:rsidP="005255DC">
-      <w:pPr>
+    <w:p w14:paraId="1AD90427" w14:textId="3C4515B6" w:rsidR="00943A48" w:rsidRDefault="0057284E" w:rsidP="00C77FA7">
+      <w:pPr>
+        <w:sectPr w:rsidR="00943A48" w:rsidSect="005A28BB">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="first" r:id="rId9"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="720" w:bottom="1440" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:t>(Signature and Date)</w:t>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F411FD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F83F98">
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005255DC" w:rsidRPr="000D45E0" w:rsidRDefault="005255DC" w:rsidP="005255DC">
-      <w:pPr>
+    <w:p w14:paraId="65C63B6F" w14:textId="4F68B732" w:rsidR="0028787B" w:rsidRPr="00CB2759" w:rsidRDefault="0057284E" w:rsidP="0057284E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:right="-180"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D45E0">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>____________________________________________</w:t>
+        <w:t>(Name of Professional Surveyor, Signature, License Number, and Date)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005255DC" w:rsidRPr="002C40A5" w:rsidRDefault="005255DC" w:rsidP="005255DC">
-[...24 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="0028787B" w:rsidRPr="00CB2759" w:rsidSect="005A28BB">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="720" w:bottom="1440" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5426E1F9" w14:textId="77777777" w:rsidR="00C35D11" w:rsidRDefault="00C35D11" w:rsidP="00F93224">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1450BEDD" w14:textId="77777777" w:rsidR="00C35D11" w:rsidRDefault="00C35D11" w:rsidP="00F93224">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-14389404"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="286704150"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="1B9483BC" w14:textId="0549E995" w:rsidR="00ED3B75" w:rsidRDefault="00ED3B75">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="20508F59" w14:textId="77777777" w:rsidR="008F620A" w:rsidRDefault="008F620A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1592193710"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="52F1044D" w14:textId="0F89AB0A" w:rsidR="008F620A" w:rsidRDefault="008F620A">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="464DE587" w14:textId="055C9368" w:rsidR="009D3203" w:rsidRDefault="009D3203">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1E1C9B7B" w14:textId="77777777" w:rsidR="00C35D11" w:rsidRDefault="00C35D11" w:rsidP="00F93224">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7F74FF7B" w14:textId="77777777" w:rsidR="00C35D11" w:rsidRDefault="00C35D11" w:rsidP="00F93224">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0635483E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6F7A394E"/>
+    <w:lvl w:ilvl="0" w:tplc="2220797E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListParagraph"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CB94223"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0A407AE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16C360FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="71AA075C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1ECA6CF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C84CC5EE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BBE257A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="083665A0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C733FFA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="177A22D6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59D517DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F12CCC8A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E1E6854"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1845104"/>
+    <w:lvl w:ilvl="0" w:tplc="83DC151C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E751042"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B54005A4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2049522387">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1450929339">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1188330989">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1275213509">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1790322179">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="222256801">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1542783144">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="780412904">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="838152693">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-[...1 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005255DC"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00D313CC"/>
+    <w:rsidRoot w:val="00A658F6"/>
+    <w:rsid w:val="00023217"/>
+    <w:rsid w:val="000634B8"/>
+    <w:rsid w:val="00070D58"/>
+    <w:rsid w:val="00091A54"/>
+    <w:rsid w:val="000A2020"/>
+    <w:rsid w:val="000B0DDD"/>
+    <w:rsid w:val="000C20B3"/>
+    <w:rsid w:val="000C3A11"/>
+    <w:rsid w:val="000D0DE2"/>
+    <w:rsid w:val="000D5B22"/>
+    <w:rsid w:val="000D5ECB"/>
+    <w:rsid w:val="000F6D91"/>
+    <w:rsid w:val="00100168"/>
+    <w:rsid w:val="00104B1F"/>
+    <w:rsid w:val="001259C9"/>
+    <w:rsid w:val="0015177E"/>
+    <w:rsid w:val="00174908"/>
+    <w:rsid w:val="0018401A"/>
+    <w:rsid w:val="00197469"/>
+    <w:rsid w:val="001B7B6A"/>
+    <w:rsid w:val="001C433D"/>
+    <w:rsid w:val="001C6F2D"/>
+    <w:rsid w:val="001D732F"/>
+    <w:rsid w:val="00212E34"/>
+    <w:rsid w:val="00226A6C"/>
+    <w:rsid w:val="002316A6"/>
+    <w:rsid w:val="0024018F"/>
+    <w:rsid w:val="00243C9B"/>
+    <w:rsid w:val="0027394B"/>
+    <w:rsid w:val="0028787B"/>
+    <w:rsid w:val="00287EEA"/>
+    <w:rsid w:val="002C7EEB"/>
+    <w:rsid w:val="002E1FB6"/>
+    <w:rsid w:val="002E4295"/>
+    <w:rsid w:val="002E762D"/>
+    <w:rsid w:val="002F0293"/>
+    <w:rsid w:val="002F14CF"/>
+    <w:rsid w:val="002F28E1"/>
+    <w:rsid w:val="00312992"/>
+    <w:rsid w:val="00320C32"/>
+    <w:rsid w:val="0032606E"/>
+    <w:rsid w:val="00391322"/>
+    <w:rsid w:val="00395B07"/>
+    <w:rsid w:val="003C5E3B"/>
+    <w:rsid w:val="003E6EAF"/>
+    <w:rsid w:val="003F2367"/>
+    <w:rsid w:val="003F2C03"/>
+    <w:rsid w:val="003F3492"/>
+    <w:rsid w:val="00421BC0"/>
+    <w:rsid w:val="004362D7"/>
+    <w:rsid w:val="0044407B"/>
+    <w:rsid w:val="00473BAD"/>
+    <w:rsid w:val="00481A24"/>
+    <w:rsid w:val="00495462"/>
+    <w:rsid w:val="004A51CD"/>
+    <w:rsid w:val="004C017A"/>
+    <w:rsid w:val="004D395F"/>
+    <w:rsid w:val="004D3BB9"/>
+    <w:rsid w:val="004D4B17"/>
+    <w:rsid w:val="00507BDA"/>
+    <w:rsid w:val="00510B37"/>
+    <w:rsid w:val="005429BB"/>
+    <w:rsid w:val="00547C20"/>
+    <w:rsid w:val="00560485"/>
+    <w:rsid w:val="00560E27"/>
+    <w:rsid w:val="005705D2"/>
+    <w:rsid w:val="0057284E"/>
+    <w:rsid w:val="00573555"/>
+    <w:rsid w:val="00575D57"/>
+    <w:rsid w:val="0057623D"/>
+    <w:rsid w:val="005772B1"/>
+    <w:rsid w:val="005904FB"/>
+    <w:rsid w:val="005954C0"/>
+    <w:rsid w:val="005A2639"/>
+    <w:rsid w:val="005A28BB"/>
+    <w:rsid w:val="005B3504"/>
+    <w:rsid w:val="005B5A60"/>
+    <w:rsid w:val="005D0A64"/>
+    <w:rsid w:val="005E6D5A"/>
+    <w:rsid w:val="005F23DE"/>
+    <w:rsid w:val="005F57A1"/>
+    <w:rsid w:val="00606610"/>
+    <w:rsid w:val="00610A9A"/>
+    <w:rsid w:val="0061339F"/>
+    <w:rsid w:val="00616E70"/>
+    <w:rsid w:val="00625082"/>
+    <w:rsid w:val="00644987"/>
+    <w:rsid w:val="00646C9B"/>
+    <w:rsid w:val="00653CC9"/>
+    <w:rsid w:val="006601EF"/>
+    <w:rsid w:val="0066780F"/>
+    <w:rsid w:val="00680AE6"/>
+    <w:rsid w:val="006A2CE0"/>
+    <w:rsid w:val="006A4A87"/>
+    <w:rsid w:val="006B6062"/>
+    <w:rsid w:val="006C34F7"/>
+    <w:rsid w:val="006D2FA1"/>
+    <w:rsid w:val="006F4DDD"/>
+    <w:rsid w:val="00711821"/>
+    <w:rsid w:val="00713444"/>
+    <w:rsid w:val="00722312"/>
+    <w:rsid w:val="00734A82"/>
+    <w:rsid w:val="0075622F"/>
+    <w:rsid w:val="00783CDE"/>
+    <w:rsid w:val="00787D6C"/>
+    <w:rsid w:val="007C1822"/>
+    <w:rsid w:val="007C2FF7"/>
+    <w:rsid w:val="007F119E"/>
+    <w:rsid w:val="007F1F12"/>
+    <w:rsid w:val="007F66A7"/>
+    <w:rsid w:val="00804E0B"/>
+    <w:rsid w:val="0081563E"/>
+    <w:rsid w:val="0085403F"/>
+    <w:rsid w:val="00886A37"/>
+    <w:rsid w:val="008D0A71"/>
+    <w:rsid w:val="008F620A"/>
+    <w:rsid w:val="0091737E"/>
+    <w:rsid w:val="00920631"/>
+    <w:rsid w:val="00937CCB"/>
+    <w:rsid w:val="00943A48"/>
+    <w:rsid w:val="00955B16"/>
+    <w:rsid w:val="009934EB"/>
+    <w:rsid w:val="00995C3E"/>
+    <w:rsid w:val="009C6777"/>
+    <w:rsid w:val="009D3203"/>
+    <w:rsid w:val="00A11478"/>
+    <w:rsid w:val="00A210F3"/>
+    <w:rsid w:val="00A273FB"/>
+    <w:rsid w:val="00A46D19"/>
+    <w:rsid w:val="00A5297C"/>
+    <w:rsid w:val="00A537C4"/>
+    <w:rsid w:val="00A658F6"/>
+    <w:rsid w:val="00A82709"/>
+    <w:rsid w:val="00AB178B"/>
+    <w:rsid w:val="00AB38B9"/>
+    <w:rsid w:val="00AC4E10"/>
+    <w:rsid w:val="00AC5280"/>
+    <w:rsid w:val="00AD7FCD"/>
+    <w:rsid w:val="00AE6F93"/>
+    <w:rsid w:val="00AF31A1"/>
+    <w:rsid w:val="00AF53D1"/>
+    <w:rsid w:val="00AF73A4"/>
+    <w:rsid w:val="00B07278"/>
+    <w:rsid w:val="00B32C9D"/>
+    <w:rsid w:val="00B44ADE"/>
+    <w:rsid w:val="00B5769D"/>
+    <w:rsid w:val="00B655D3"/>
+    <w:rsid w:val="00B77773"/>
+    <w:rsid w:val="00B87549"/>
+    <w:rsid w:val="00B9089C"/>
+    <w:rsid w:val="00B93A41"/>
+    <w:rsid w:val="00B95AC0"/>
+    <w:rsid w:val="00BB5215"/>
+    <w:rsid w:val="00BC11DE"/>
+    <w:rsid w:val="00BC43BD"/>
+    <w:rsid w:val="00BD0801"/>
+    <w:rsid w:val="00BD0F3C"/>
+    <w:rsid w:val="00BD1E96"/>
+    <w:rsid w:val="00BE3686"/>
+    <w:rsid w:val="00C16E30"/>
+    <w:rsid w:val="00C21776"/>
+    <w:rsid w:val="00C32B51"/>
+    <w:rsid w:val="00C33DC1"/>
+    <w:rsid w:val="00C35D11"/>
+    <w:rsid w:val="00C42BB9"/>
+    <w:rsid w:val="00C508A2"/>
+    <w:rsid w:val="00C50CB5"/>
+    <w:rsid w:val="00C6669E"/>
+    <w:rsid w:val="00C77FA7"/>
+    <w:rsid w:val="00C93819"/>
+    <w:rsid w:val="00CA538F"/>
+    <w:rsid w:val="00CA5A73"/>
+    <w:rsid w:val="00CB0B40"/>
+    <w:rsid w:val="00CB2759"/>
+    <w:rsid w:val="00CC15D8"/>
+    <w:rsid w:val="00CD5971"/>
+    <w:rsid w:val="00CD796D"/>
+    <w:rsid w:val="00CE66EC"/>
+    <w:rsid w:val="00D0306B"/>
+    <w:rsid w:val="00D14FDE"/>
+    <w:rsid w:val="00D2387B"/>
+    <w:rsid w:val="00D261D9"/>
+    <w:rsid w:val="00D62D1A"/>
+    <w:rsid w:val="00D72FDF"/>
+    <w:rsid w:val="00D847B1"/>
+    <w:rsid w:val="00D848E9"/>
+    <w:rsid w:val="00DA6058"/>
+    <w:rsid w:val="00DD666B"/>
+    <w:rsid w:val="00DE4D3C"/>
+    <w:rsid w:val="00E06D7D"/>
+    <w:rsid w:val="00E13A62"/>
+    <w:rsid w:val="00E17B1E"/>
+    <w:rsid w:val="00E32F19"/>
+    <w:rsid w:val="00E413CA"/>
+    <w:rsid w:val="00E55F23"/>
+    <w:rsid w:val="00E765D3"/>
+    <w:rsid w:val="00E97E39"/>
+    <w:rsid w:val="00EA178A"/>
+    <w:rsid w:val="00EB16DE"/>
+    <w:rsid w:val="00EB4F56"/>
+    <w:rsid w:val="00ED1360"/>
+    <w:rsid w:val="00ED3B75"/>
+    <w:rsid w:val="00ED5DDD"/>
+    <w:rsid w:val="00EF2BD7"/>
+    <w:rsid w:val="00EF75AA"/>
+    <w:rsid w:val="00F05B7E"/>
+    <w:rsid w:val="00F10379"/>
+    <w:rsid w:val="00F1137D"/>
+    <w:rsid w:val="00F12FD9"/>
+    <w:rsid w:val="00F411FD"/>
+    <w:rsid w:val="00F63499"/>
+    <w:rsid w:val="00F70523"/>
+    <w:rsid w:val="00F8240C"/>
+    <w:rsid w:val="00F83F98"/>
+    <w:rsid w:val="00F93224"/>
+    <w:rsid w:val="00F960E6"/>
+    <w:rsid w:val="00FA092A"/>
+    <w:rsid w:val="00FB0D18"/>
+    <w:rsid w:val="00FB6BFB"/>
+    <w:rsid w:val="00FD6C06"/>
+    <w:rsid w:val="00FF3D2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="610C223E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CEC8E472-D8FB-43E0-9419-B8064711D815}"/>
+  <w15:docId w15:val="{8E31053B-AAC4-46B5-9000-E5EB900A463C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -398,51 +1803,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -684,247 +2089,992 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005255DC"/>
+    <w:rsid w:val="00B5769D"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Courier"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0057284E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D0306B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0024018F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160"/>
+      <w:ind w:left="720"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C42BB9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:ind w:left="720"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A658F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A658F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A658F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A658F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A658F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0057284E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D0306B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0024018F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C42BB9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A658F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A658F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A658F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A658F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A658F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A658F6"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A658F6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A658F6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A658F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A658F6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A658F6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0024018F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:ind w:left="1080"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A658F6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A658F6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A658F6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A658F6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00644987"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:spacing w:before="600" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="7200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D3203"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D3203"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D3203"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D3203"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D3203"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headerodd">
+    <w:name w:val="Headerodd"/>
+    <w:rsid w:val="009D3203"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="18" w:space="3" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8730"/>
+      </w:tabs>
+      <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="43"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D313CC"/>
-[...7 lines deleted...]
-    <w:name w:val="Balloon Text Char"/>
+    <w:rsid w:val="004D395F"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D395F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004D395F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D313CC"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D395F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D395F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A537C4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="LineNumber">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B655D3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00C42BB9"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00D0306B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1025,80 +3175,126 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A00E615-6111-4FC0-A5AD-A91C2047A341}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>103</Words>
-  <Characters>590</Characters>
+  <Words>87</Words>
+  <Characters>559</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Attachment C</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>State of Michigan</Company>
+  <Company>State Of Michigan</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>692</CharactersWithSpaces>
+  <CharactersWithSpaces>640</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Survey Alignment Certification</dc:title>
   <dc:subject/>
-  <dc:creator>LaCross, David (MDOT)</dc:creator>
-  <cp:keywords/>
+  <dc:creator>MDOT</dc:creator>
+  <cp:keywords>MDOT, Survey</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_SetDate">
+    <vt:lpwstr>2025-11-20T19:25:59Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_Name">
+    <vt:lpwstr>3a2fed65-62e7-46ea-af74-187e0c17143a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_SiteId">
+    <vt:lpwstr>d5fb7087-3777-42ad-966a-892ef47225d1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_ActionId">
+    <vt:lpwstr>2496013f-289c-4684-817f-4c8935393a5b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3a2fed65-62e7-46ea-af74-187e0c17143a_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>